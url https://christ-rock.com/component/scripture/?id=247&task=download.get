--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -35,111 +35,111 @@
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R35bca56dbae24e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb8c4a1c39e6d4dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R651a11676eee4428" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd74d35243ab54e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R31d6b4eaafaa4c49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R3db9d9b2e76e4524" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R4a9708620fef4281"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R3e57635a14e343ac"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rc096878903c24dba"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R3d2c7de288bb49d1"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R00b2f923f49a4b94"/>
-[...17 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R7a129179e42a4e23"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re3115fa292e849ae"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R9a6034de4d4d4ffb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R06bb693059964a61"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R701818f0ab304175"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rfc23445cfd26481f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R560f0419170f4b20"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R7a728830ba254e57"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rebe7eb0e1e004c86"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rfd115defa45f4485"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R657f4a87808846a9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R31654c554793459d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R500fca55ba4d45a8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R761ecde9dbff48a8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R2f0a85bf0c514ea1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R771c5ac7f84b4caa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rebf54750e62747d3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rd4059e72ae384d57"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R5bca5418e871410e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R1f20ffa8f43c4f18"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rcca99ecfb64a4834" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4a9708620fef4281" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc096878903c24dba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R82e2a8979f5541fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R7672daa6c22740b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R00b2f923f49a4b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R7d376aea84d04395" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rcc8a97e0fce14466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R07f624a6f53d4de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R36d1a912b44a4423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R95a26692e27e48ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8c4b21b644e04be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R83a919bb230e4ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb4c4385dbcc4459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbcde999fff194bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R864111384c704167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R52b56ae11f10485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re500aa67639b4e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R5baa2d8030ad4b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re853509a9b094e5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R9c4a8d836a8d4053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R3c7a23a9c6b14694" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R3e70a233486f44df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R7a129179e42a4e23" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R014adfb4fe5f4cb7" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R4e86cb6cf15d48c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3e57635a14e343ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3d2c7de288bb49d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R2fdbd955284b4b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R4e9ea222050b4f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re3115fa292e849ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9a6034de4d4d4ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R06bb693059964a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R701818f0ab304175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rfc23445cfd26481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R560f0419170f4b20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7a728830ba254e57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rebe7eb0e1e004c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rfd115defa45f4485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R657f4a87808846a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R31654c554793459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R500fca55ba4d45a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R761ecde9dbff48a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R2f0a85bf0c514ea1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R771c5ac7f84b4caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rebf54750e62747d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rd4059e72ae384d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R5bca5418e871410e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R1f20ffa8f43c4f18" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R267026ae87754631" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -343,105 +343,105 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R93b8d7718301494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R635af118b3714b92" /></Relationships>
-[...53 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rfc076214dd164639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf29220ac180c463f" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd34c2435c3614f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6b7a3c34ff5c4ece" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R10fe458ddafb4f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2a419faa721c4a0d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rdc5f293c5faa4ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3f9fe2db7c3841e7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R7ca13a75f310400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbc0d9637103d48f2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R3a9c31b026e5426b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rff9634f04fec4000" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R805d0306af1041a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R60837405246a49df" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R56fb10bfef184f75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6d4e56025a724e80" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra0ccf03b8eea4103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R55404659553242eb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R01fdde077b39447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3ba660b3bf0d4db8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R4c4b652b54af46ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7927fb7956334bf0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rb6fc7d84cd354ab3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R309406b3157949f3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rab76a71a42c94c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf34bd95ecc704cde" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re7337b4726ae4346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R97f74b52b1894c5b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7a30f9dfc93544d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re0200e436a8f4980" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R22d17a59f4314830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R008798770d624f6c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbc8ef251a231499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1236a11011cc4137" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd41458680ad245d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3a04dc7b0f654873" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R2043dfa77e5a44ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raaf12b1e0a324580" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2506bc98b5fe4d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7e140cf6f8834392" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2205,100 +2205,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9d9e9d37dc434a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R890a018ee02c42dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rf400a47453324dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R4ff4d7a69ca441d3" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R62f396617d0c481c" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R10b271a6ddef45c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R80c98c6dd7bf4787" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rfa81639a55804451" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R3655b7a636124fb4" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R79f2fbe027074dc5" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R890a018ee02c42dd"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R80c98c6dd7bf4787"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf400a47453324dd1"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfa81639a55804451"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3324,116 +3324,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R4ff4d7a69ca441d3"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R3655b7a636124fb4"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R8a5239118dad4c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1afffadc980c4384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3321e7e17cdb4eb7" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R250a756c0acc4c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4c2cb262fecd473b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re540784b6c494954" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1afffadc980c4384"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R3321e7e17cdb4eb7"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R4c2cb262fecd473b"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Re540784b6c494954"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3497,105 +3497,105 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rad54fe60a58e49f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rfcc8ca38e91a4b6e" /></Relationships>
-[...53 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R00332df7419a486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R197c0a7f98df4673" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re8682212d9ac40d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R02f33d8d8bbf427b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R62f0816a45e1439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R00f684457fd447fe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3f514cfc929a4954" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R50aef9d6d3f54d49" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra35d4f9e6abe4eee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R46e442de2420494c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc2673aa60bb0457a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R334165cda9324249" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7403ba75f3ab4cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Reb7a90e0d7bc44ad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re7d407bb14c64858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rd60b4ebb7c594300" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R92716081136d40c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rf029d12222364370" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3cb93dc5dcea4fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rf7be896cd9854e6e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reeb3ca92c9e14d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R57a57b558383482e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7f1f37fbb4634c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R3a30ae0308164a0e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdb102f793ebf41b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Re889abc5ade04cfb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5e1e540f6bb94739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R397499db0cda42f1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf37574b5e1794cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R3f57b70f38c945eb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rffc550087bd4450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R965bff8bc9914a57" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0d864c15d7224d05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R6f24cb0fab614c33" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re90ad618f6d24e51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rfbe9975722704c87" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb0b441a90f434640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R9e0bedfc34c34e1a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra259dce43d094f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Re6fed58bee0d4814" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3613,65 +3613,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書第6章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Galatians 6 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3689,183 +3693,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 6:9  |  Galatians 6:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們行善，不可喪志；若不灰心，到了時候就要收成。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And let us not be weary in well doing: for in due season we shall reap, if we faint not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3881,183 +3847,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 6:10  |  Galatians 6:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，有了機會就當向眾人行善，向信徒一家的人更當這樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As we have therefore opportunity, let us do good unto all men, especially unto them who are of the household of faith.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4073,183 +4001,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 6:11  |  Galatians 6:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>請看我親手寫給你們的字是何等的大呢！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye see how large a letter I have written unto you with mine own hand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4265,183 +4155,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 6:12  |  Galatians 6:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡希圖外貌體面的人都勉強你們受割禮，無非是怕自己為基督的十字架受逼迫。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As many as desire to make a fair shew in the flesh, they constrain you to be circumcised; only lest they should suffer persecution for the cross of Christ.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4457,183 +4309,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 6:13  |  Galatians 6:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們那些受割禮的，連自己也不守律法；他們願意你們受割禮，不過要藉着你們的肉體誇口。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For neither they themselves who are circumcised keep the law; but desire to have you circumcised, that they may glory in your flesh.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4649,183 +4463,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 6:14  |  Galatians 6:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但我斷不以別的誇口，只誇我們主耶穌基督的十字架；因這十字架，就我而論，世界已經釘在十字架上；就世界而論，我已經釘在十字架上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But God forbid that I should glory, save in the cross of our Lord Jesus Christ, by whom the world is crucified unto me, and I unto the world.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4841,183 +4617,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 6:15  |  Galatians 6:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>受割禮不受割禮都無關緊要，要緊的就是作新造的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For in Christ Jesus neither circumcision availeth any thing, nor uncircumcision, but a new creature.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5033,183 +4771,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 6:16  |  Galatians 6:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡照此理而行的，願平安、憐憫加給他們，和神的以色列民。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And as many as walk according to this rule, peace be on them, and mercy, and upon the Israel of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5225,183 +4925,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 6:17  |  Galatians 6:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從今以後，人都不要攪擾我，因為我身上帶着耶穌的印記。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>From henceforth let no man trouble me: for I bear in my body the marks of the Lord Jesus.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5417,183 +5079,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 6:18  |  Galatians 6:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>弟兄們，願我主耶穌基督的恩[常]在你們心裏。阿們！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Brethren, the grace of our Lord Jesus Christ be with your spirit. Amen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5609,183 +5233,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 6:1  |  Galatians 6:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>弟兄們，若有人偶然被過犯所勝，你們屬靈的人就當用溫柔的心把他挽回過來；又當自己小心，恐怕也被引誘。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Brethren, if a man be overtaken in a fault, ye which are spiritual, restore such an one in the spirit of meekness; considering thyself, lest thou also be tempted.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5801,183 +5387,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 6:2  |  Galatians 6:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們各人的重擔要互相擔當，如此，就完全了基督的律法。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Bear ye one another’s burdens, and so fulfil the law of Christ.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5993,183 +5541,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 6:3  |  Galatians 6:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人若無有，自己還以為有，就是自欺了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For if a man think himself to be something, when he is nothing, he deceiveth himself.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6185,183 +5695,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 6:4  |  Galatians 6:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>各人應當察驗自己的行為；這樣，他所誇的就專在自己，不在別人了，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But let every man prove his own work, and then shall he have rejoicing in himself alone, and not in another.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6377,183 +5849,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 6:5  |  Galatians 6:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為各人必擔當自己的擔子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For every man shall bear his own burden.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6569,183 +6003,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 6:6  |  Galatians 6:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在道理上受教的，當把一切需用的供給施教的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let him that is taught in the word communicate unto him that teacheth in all good things.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6761,183 +6157,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 6:7  |  Galatians 6:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不要自欺，神是輕慢不得的。人種的是甚麼，收的也是甚麼。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Be not deceived; God is not mocked: for whatsoever a man soweth, that shall he also reap.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6953,183 +6311,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 6:8  |  Galatians 6:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>順着情慾撒種的，必從情慾收敗壞；順着[聖]靈撒種的，必從[聖]靈收永生。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he that soweth to his flesh shall of the flesh reap corruption; but he that soweth to the Spirit shall of the Spirit reap life everlasting.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>