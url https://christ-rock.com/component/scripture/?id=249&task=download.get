--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -55,121 +55,121 @@
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R41b602838c984e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R366c95ccccdd464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R5674cbcb56ee428f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rabbe40da9d0e4df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rdfadfdc05d804ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb5c055f2b02241d9" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rfcdf6baaea4b47e2"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf8bd7bf29864408f"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rbffa58c73637403a"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rdb2faae94163434c"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R3971f9de5ba645f1"/>
-[...27 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R45b3ca53fba4418d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Ra406f32a390b4ca0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R5f0e3f2f7b1d49a4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R9dfa722a604745b6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R18d4f1652c634151"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R8e88aff92c294d31"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R8a6fcc2c684442c7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Re251016fc2a54f38"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Ra595476e0e994358"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R9f1c4bb679ca4189"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R8bc3a3afc63f4a72"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rd95e75fa22e74a1c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R04cb341bcb844bd1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R5b4b2c066ded4195"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R67946519b76a4fa4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R9543123de26047cf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rc38e2e0a0e37473e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R916873878dc74c95"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R734770ccdaf246d0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R44644004dd5c493e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R992bbffac17e4b4d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rda63d420decc4bc4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R8e3943707cb54cbd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rf84d2924f79d4200"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R3a22855e33f24d0d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R350de44cbf27406f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R6077458d0c124a5a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Recffcb60356744e2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R0551ac46cf774155"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="Rd318e96c1b994424"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R0131edb86da549fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfcdf6baaea4b47e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbffa58c73637403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R59ac1d6772414627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R0ddfd29d966044bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3971f9de5ba645f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R56cf99ab92a94fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3c9285ce20004126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R97097d3699e74313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Reea784b067b9492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc80ade32453241da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rbf8e3e313d23465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R62cf1c34a1f3407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Recca09d5e6874dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra62f73c55c1e4d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rbfc0fe08fa3941c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R54b907d2aaa045c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re7fb0a2034004577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R8e2fc21d77f4461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R90f7eaa457a043cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R97ff4c6f97ff4781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R323fa354f4b046da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rfc49b2dc299f470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rda74a9e83c474d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R2a9884eafd534ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rc0803a90266147f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R5b441903282846e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R8137628d2fca4a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R683521a0b4874603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R989cc1d4fd014c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rbed3b09314834731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R17a6f994d4334cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rdceea01c0ae64d93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R45b3ca53fba4418d" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R7730efd858304ead" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc588a593c95b486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf8bd7bf29864408f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdb2faae94163434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R00e6953a2e1942ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R611184e554544f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra406f32a390b4ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5f0e3f2f7b1d49a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9dfa722a604745b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R18d4f1652c634151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8e88aff92c294d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R8a6fcc2c684442c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re251016fc2a54f38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra595476e0e994358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9f1c4bb679ca4189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R8bc3a3afc63f4a72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd95e75fa22e74a1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R04cb341bcb844bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5b4b2c066ded4195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R67946519b76a4fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R9543123de26047cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rc38e2e0a0e37473e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R916873878dc74c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R734770ccdaf246d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R44644004dd5c493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R992bbffac17e4b4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rda63d420decc4bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R8e3943707cb54cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rf84d2924f79d4200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R3a22855e33f24d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R350de44cbf27406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R6077458d0c124a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Recffcb60356744e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R0551ac46cf774155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rd318e96c1b994424" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rcda050acfd5744a7" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -373,135 +373,135 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0f0cfae5d8ee4c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5567ef8bbb694f88" /></Relationships>
-[...83 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra7681f979e7a4918" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R137f8cc5215149eb" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7854696c398c4e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7ca18139971642f5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rdb2179e9fca840a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf8689f1dea3d4fe9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R039ce709e49a402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc7017f99874f4fd3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5cf3d0bbd1e14502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcfb93e115717467c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R889d0a2ef42a4311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2d66677c24224a2d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R185e389f4d5341bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R65781e08da404b4b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rac0b6ead29654aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R544dd7637f0941ab" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R221810e369f04a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbd7785fae9404906" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rb848cb5f856b4c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcb7139579f5c4030" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Re2c56f83bc574483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfdd8faa583f7478e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rd08d6294639b4620" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6339d1102e684794" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R11710935d5c840a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9d8fa9deff3849ee" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rc6a4e703d7d645c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R52defe12056543b1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R66a81c35366d42b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb18566f73e5840b1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rc44b0f5ff8a04093" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3bf51116701f42f4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rb2747238e22c4ef3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9229c40e0afe41ca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R49992146a91f4be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb19b221d683d4d6a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rc345f514c98940b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R85ee74fc153e4cf0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rbdd557d284414773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R18c98e2e1a244bd1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rf4c6ae9a135b425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R729495bd657c4d50" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R1c1c6f58295a44c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R70e138d14dba4f30" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rd380095fdb0c47da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R71f227746567471a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4f3901dbfd0145f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R48b2fce850ce493b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5a0b6844bf8943b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R26f2278042bb40f7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R298c235c92f8480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra56c965fd34349f0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf8ef453222984cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R730af694b2e242e9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re83f48da4a0243f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R55b80999570f49e3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R2ad70066763148fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4d96938f099345f0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rddaec3dcc3a74bb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R13353cb3e53f4b39" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3215,100 +3215,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7964c2e1030c40c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R8ddb5d713fe2444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rf693244822c74ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rbec79f9e62cd47e1" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R634e4674cb0344e6" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd650853b5a8a43ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R6f38319adfb24ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rf3b5a1e133e44bb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rde55c9aeef8b4ae8" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1a523d4fad564aec" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8ddb5d713fe2444f"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6f38319adfb24ca9"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf693244822c74ea6"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf3b5a1e133e44bb7"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4334,116 +4334,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rbec79f9e62cd47e1"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rde55c9aeef8b4ae8"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Re9ce9f0a8e2d44a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb252a7d82ebc4bd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra28c773555524e4d" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R245fa76c031246cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9957ba8334354e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rea8f1383d69f44e8" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rb252a7d82ebc4bd8"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Ra28c773555524e4d"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R9957ba8334354e34"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rea8f1383d69f44e8"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4507,135 +4507,135 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7ae35e70fa324196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R0954c1b7ef5743eb" /></Relationships>
-[...83 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R574ac70b334442bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R32bbb749c1c94359" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R084aa17c15ee4032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rb991d4e1408440a2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3fe9684037d74350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R1c5b1575d2994869" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2598aa77f89b4a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rae41bb7584894fdf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R03ab9167f0ac4364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rcfa8c4f0be3d4ad7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R008866f5a02442a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R34ff711eae5e4527" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc1ccc93d414e4e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R3e31eed75ab048f2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R541151e08af24b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R35d3b1b464484dd7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6ff2f98a9a634e97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rea3f78f1781a4c05" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Recf1114149644704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rc5b7f984ec1448ab" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re1572ac4555345c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R44c60f04d88b4231" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcf9900f5a1704a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R86858169c4054eb9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4b17c33dc7334bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Ra4cb12e701e2442e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9ec80c5d2c0b4d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R8393d49eb96c40d6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5205ae770dad4b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rf0c3c2d2b4d04e4c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb9144892e1514ae5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rc2ad79a264da4e72" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R11d630346c8c4770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R8fcf22661feb44c7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd34df060c99b412b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R8d90ab1722c64e89" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R52096298499c4c68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R4c3a9d71367c462d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rea4c2c82bcab47cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R02dd2b4b36584f0b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1c4f238e1bec4156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R57a9d532ec0543e3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcdefbddd04834a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R7885f5b8716045cb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb4df061722314f81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R51ba4a8671084f5e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcae445ded39c4048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R5a6efb5a11234d8b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4ef7e0af64394a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rd81e248d84c34343" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5579c21229834ae0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rcb23eac1753b442a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Radc4af1842e84e2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R5d2006a263ee4c75" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4140d3b893124d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R28163d0db86f4e9f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R24cf312c403e49ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R9207e6a7ee3e45d9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R13361eeb450641c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R11ef6ac44b81435d" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4653,65 +4653,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書第5章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>1 Thessalonians 5 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4729,183 +4733,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 5:9  |  1 Thessalonians 5:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為神不是預定我們受刑，乃是預定我們藉着我們主耶穌基督得救。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For God hath not appointed us to wrath, but to obtain salvation by our Lord Jesus Christ,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4921,183 +4887,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 5:10  |  1 Thessalonians 5:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他替我們死，叫我們無論醒着，睡着，都與他同活。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who died for us, that, whether we wake or sleep, we should live together with him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5113,183 +5041,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 5:11  |  1 Thessalonians 5:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，你們該彼此勸慰，互相建立，正如你們素常所行的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore comfort yourselves together, and edify one another, even as also ye do.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5305,183 +5195,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 5:12  |  1 Thessalonians 5:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>弟兄們，我們勸你們敬重那在你們中間勞苦的人，就是在主裏面治理你們、勸戒你們的；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And we beseech you, brethren, to know them which labour among you, and are over you in the Lord, and admonish you;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5497,183 +5349,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 5:13  |  1 Thessalonians 5:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又因他們所做的工，用愛心格外尊重他們。你們也要彼此和睦。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And to esteem them very highly in love for their work’s sake. And be at peace among yourselves.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5689,183 +5503,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 5:14  |  1 Thessalonians 5:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們又勸弟兄們，要警戒不守規矩的人，勉勵灰心的人，扶助軟弱的人，也要向眾人忍耐。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now we exhort you, brethren, warn them that are unruly, comfort the feebleminded, support the weak, be patient toward all men.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5881,183 +5657,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 5:15  |  1 Thessalonians 5:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要謹慎，無論是誰都不可以惡報惡；或是彼此相待，或是待眾人，常要追求良善。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>See that none render evil for evil unto any man; but ever follow that which is good, both among yourselves, and to all men.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6073,183 +5811,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 5:16  |  1 Thessalonians 5:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要常常喜樂，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Rejoice evermore.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6265,183 +5965,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 5:17  |  1 Thessalonians 5:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不住地禱告，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Pray without ceasing.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6457,183 +6119,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 5:18  |  1 Thessalonians 5:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡事謝恩；因為這是神在基督耶穌裏向你們所定的旨意。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In every thing give thanks: for this is the will of God in Christ Jesus concerning you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6649,183 +6273,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 5:1  |  1 Thessalonians 5:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>弟兄們，論到時候、日期，不用寫信給你們，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But of the times and the seasons, brethren, ye have no need that I write unto you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6841,183 +6427,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 5:19  |  1 Thessalonians 5:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不要消滅[聖]靈[的感動]；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Quench not the Spirit.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7033,183 +6581,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 5:20  |  1 Thessalonians 5:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不要藐視先知的講論。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Despise not prophesyings.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7225,183 +6735,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 5:21  |  1 Thessalonians 5:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但要凡事察驗；善美的要持守，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Prove all things; hold fast that which is good.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7417,183 +6889,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 5:22  |  1 Thessalonians 5:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>各樣的惡事要禁戒不做。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Abstain from all appearance of evil.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7609,183 +7043,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 5:23  |  1 Thessalonians 5:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願賜平安的神親自使你們全然成聖！又願你們的靈與魂與身子得蒙保守，在我們主耶穌基督降臨的時候，完全無可指摘！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the very God of peace sanctify you wholly; and I pray God your whole spirit and soul and body be preserved blameless unto the coming of our Lord Jesus Christ.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7801,183 +7197,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 5:24  |  1 Thessalonians 5:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那召你們的本是信實的，他必成就這事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Faithful is he that calleth you, who also will do it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7993,183 +7351,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 5:25  |  1 Thessalonians 5:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>請弟兄們為我們禱告。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Brethren, pray for us.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8185,183 +7505,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 5:26  |  1 Thessalonians 5:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>與眾弟兄親嘴問安，務要聖潔。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Greet all the brethren with an holy kiss.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8377,183 +7659,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 5:27  |  1 Thessalonians 5:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我指着主囑咐你們，要把這信念給眾弟兄聽。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I charge you by the Lord that this epistle be read unto all the holy brethren.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8569,183 +7813,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 5:28  |  1 Thessalonians 5:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願我主耶穌基督的恩[常]與你們同在！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The grace of our Lord Jesus Christ be with you. Amen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8761,183 +7967,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 5:2  |  1 Thessalonians 5:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為你們自己明明曉得，主的日子來到，好像夜間的賊一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For yourselves know perfectly that the day of the Lord so cometh as a thief in the night.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8953,183 +8121,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 5:3  |  1 Thessalonians 5:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人正說「平安穩妥」的時候，災禍忽然臨到他們，如同產難臨到懷胎的婦人一樣，他們絕不能逃脫。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For when they shall say, Peace and safety; then sudden destruction cometh upon them, as travail upon a woman with child; and they shall not escape.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9145,183 +8275,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 5:4  |  1 Thessalonians 5:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>弟兄們，你們卻不在黑暗裏，叫那日子臨到你們像賊一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But ye, brethren, are not in darkness, that that day should overtake you as a thief.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9337,183 +8429,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 5:5  |  1 Thessalonians 5:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們都是光明之子，都是白晝之子。我們不是屬黑夜的，也不是屬幽暗的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye are all the children of light, and the children of the day: we are not of the night, nor of darkness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9529,183 +8583,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 5:6  |  1 Thessalonians 5:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，我們不要睡覺像別人一樣，總要警醒謹守。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore let us not sleep, as do others; but let us watch and be sober.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9721,183 +8737,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 5:7  |  1 Thessalonians 5:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為睡了的人是在夜間睡，醉了的人是在夜間醉。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For they that sleep sleep in the night; and they that be drunken are drunken in the night.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9913,183 +8891,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 5:8  |  1 Thessalonians 5:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但我們既然屬乎白晝，就應當謹守，把信和愛當作護心鏡遮胸，把得救的盼望當作頭盔戴上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But let us, who are of the day, be sober, putting on the breastplate of faith and love; and for an helmet, the hope of salvation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>