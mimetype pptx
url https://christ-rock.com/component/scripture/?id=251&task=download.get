--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -25,106 +25,106 @@
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R391642b3b87c4e86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc952d67cfde64936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R1c815a11802c4464" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7fca33f8791a4650" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rdcca10b7e1a240b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R20d789c846554867" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rb0394384957440b7"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R1b600cb0783b4235"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb78af4c5b06d4548"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rc5bb5e406d464e7d"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Redae40df571c4916"/>
-[...12 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R663f0140bade4699"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R1a8ce9410e664ada"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R3401ed2dda42408e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rd6acee662d9b4c2e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R70331166b8344fb0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R83a95257a79a4df5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rb9168ab380894c3e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R693252132baa4805"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R632e7548084e4130"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R8e17552ba77c4e76"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rf6f2c6d34ce14668"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R56e6be75d8164be4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R84ed98f95b0a460b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Re1299a927d3543bb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R48b6826b85aa4b09"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R25e5f6c4616441c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb0394384957440b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb78af4c5b06d4548" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R8b6fe9bece4543fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rdd5cc5a676d847e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Redae40df571c4916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R0c942e80311a44d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R06b181cb59dc4bc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R95ca86c50c9c499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc2eed3ab243b4809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R35a069d0ffdd470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R777369e424ed4db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R5d0c02a0055f4d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re8e6900874b04b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R8e18e3e24de74ac6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf1dd638a9f414f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rac77b7e0c1de4fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R74e4cdbf44c64658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R663f0140bade4699" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R59e95c8f91ad4861" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R4339b8c37ac948b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1b600cb0783b4235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc5bb5e406d464e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R3397c9a9c2ef4c67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R61c5e371fce54cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1a8ce9410e664ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3401ed2dda42408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd6acee662d9b4c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R70331166b8344fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R83a95257a79a4df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb9168ab380894c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R693252132baa4805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R632e7548084e4130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8e17552ba77c4e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf6f2c6d34ce14668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R56e6be75d8164be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R84ed98f95b0a460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re1299a927d3543bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R48b6826b85aa4b09" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R6ff760fa51d0426c" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -328,90 +328,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf54f342f48da4ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R196722d91a9d4309" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf09c07b0fd894d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re2a81e357831410b" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R898755811a9d444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7684025814d34cf4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra59b23fb3fa14e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R55507fd70d2c4e6f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rae02f6bbc7a141a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd35bffb9cd2c45ad" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R24b9290111e84123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcb696894c4814b8a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R8c1f1b87eb344373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3d1a548ccf6e464a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R99de559309a44c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra3c1aff7a5584700" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R02fab8e215144b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd2ea7a95598e44f1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8e10faaf57ee454a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raa1a7b67ea124e07" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb2d3379c1cd14b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R98bbc00f899b48a6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2b586bdaf07b4dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra75573e00b3b4666" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra8aba6a5e8fc4800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re4f9d080be714ef6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R51855b2e9d404fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra65f0ffb75bc4317" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rfdd396dc95604773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcfd2043f38684207" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R7048aa739ef0405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra17d3db2a7334861" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1700,100 +1700,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R79e0f3fc3b394577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Ra61c7d71c44d4b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R72b5c90eab884a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rd748267c52ab45e5" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4d29a056f0b847c1" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R30f04b8f27c0493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R7371e8edd9a64ff0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R879fbeb4414849b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R8cbc62a08e86499b" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf733fb5f2d4c4a0d" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra61c7d71c44d4b7a"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7371e8edd9a64ff0"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R72b5c90eab884a49"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R879fbeb4414849b5"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2819,116 +2819,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rd748267c52ab45e5"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R8cbc62a08e86499b"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R99bf93c41b68443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc294beddae3345aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R88e50980b32b4a9a" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rdc45fd8ce3cd4f83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2e67452de9bc4432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra02861df5f7a457d" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc294beddae3345aa"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R88e50980b32b4a9a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R2e67452de9bc4432"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Ra02861df5f7a457d"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2992,90 +2992,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R096c51d2136f41f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rbc18398431464812" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9413bbdab4644793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rc238203a84754d8f" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R75d7dda79b0341d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rb6a50664592a445f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R51424fd688644b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rc7ddfddfc4774e62" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3c5315a38cc44661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rfbb8a10a61294af3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1d09bf8951c245f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R4a90feac303e45c5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re512f270f0a641cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rfbd794887d444daa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R52269ee7e6b84d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rc83b0ca198fb4e13" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7968fe8a91084b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rce1bb028d6dd44ef" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R61160aadfb95486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rae5676eae8824357" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R05646029298f4f8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R3043670a35bd4c2d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rad6376ddb4384143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Re444b34462984a8f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R599a4f81b1de44e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R42a8263970b44336" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R381c840f1feb4da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R4ae55a2d2ff84ffe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R26dc7da0a13a44c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rd2f1242923334740" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra9c117de1d7e4d7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R1a6a4c41e9dc4803" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3093,65 +3093,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書第3章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>1 Thessalonians 3 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3169,183 +3173,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 3:9  |  1 Thessalonians 3:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們在神面前，因着你們甚是喜樂；為這一切喜樂，可用何等的感謝為你們報答神呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For what thanks can we render to God again for you, for all the joy wherewith we joy for your sakes before our God;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3361,183 +3327,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 3:10  |  1 Thessalonians 3:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們晝夜切切地祈求，要見你們的面，補滿你們信心的不足。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Night and day praying exceedingly that we might see your face, and might perfect that which is lacking in your faith?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3553,183 +3481,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 3:11  |  1 Thessalonians 3:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願神－我們的父和我們的主耶穌一直引領我們到你們那裏去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now God himself and our Father, and our Lord Jesus Christ, direct our way unto you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3745,183 +3635,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 3:12  |  1 Thessalonians 3:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又願主叫你們彼此相愛的心，並愛眾人的心都能增長，充足，如同我們愛你們一樣，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the Lord make you to increase and abound in love one toward another, and toward all men, even as we do toward you:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3937,183 +3789,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 3:13  |  1 Thessalonians 3:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>好使你們當我們主耶穌同他眾聖徒來的時候，在我們父神面前，心裏堅固，成為聖潔，無可責備。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the end he may stablish your hearts unblameable in holiness before God, even our Father, at the coming of our Lord Jesus Christ with all his saints.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4129,183 +3943,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 3:1  |  1 Thessalonians 3:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們既不能再忍，就願意獨自等在雅典，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore when we could no longer forbear, we thought it good to be left at Athens alone;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4321,183 +4097,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 3:2  |  1 Thessalonians 3:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>打發我們的兄弟在基督福音上作神執事的 提摩太前去，堅固你們，並在你們所信的道上勸慰你們，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And sent Timotheus, our brother, and minister of God, and our fellowlabourer in the gospel of Christ, to establish you, and to comfort you concerning your faith:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4513,183 +4251,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 3:3  |  1 Thessalonians 3:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>免得有人被諸般患難搖動。因為你們自己知道，我們受患難原是命定的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That no man should be moved by these afflictions: for yourselves know that we are appointed thereunto.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4705,183 +4405,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 3:4  |  1 Thessalonians 3:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們在你們那裏的時候，預先告訴你們，我們必受患難，以後果然應驗了，你們也知道。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For verily, when we were with you, we told you before that we should suffer tribulation; even as it came to pass, and ye know.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4897,183 +4559,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 3:5  |  1 Thessalonians 3:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>為此，我既不能再忍，就打發人去，要曉得你們的信心如何，恐怕那誘惑人的到底誘惑了你們，叫我們的勞苦歸於徒然。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For this cause, when I could no longer forbear, I sent to know your faith, lest by some means the tempter have tempted you, and our labour be in vain.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5089,179 +4713,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 3:6  |  1 Thessalonians 3:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但提摩太剛才從你們那裏回來，將你們信心和愛心的好消息報給我們，又說你們常常記念我們，切切地想見我們，如同我們想見你們一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But now when Timotheus came from you unto us, and brought us good tidings of your faith and charity, and that ye have good remembrance of us always, desiring greatly to see us, as we also to see you:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5281,183 +4867,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 3:7  |  1 Thessalonians 3:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，弟兄們，我們在一切困苦患難之中，因着你們的信心就得了安慰。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore, brethren, we were comforted over you in all our affliction and distress by your faith:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5473,183 +5021,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 3:8  |  1 Thessalonians 3:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們若靠主站立得穩，我們就活了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For now we live, if ye stand fast in the Lord.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>