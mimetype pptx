--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -19,103 +19,103 @@
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7676288d8dad4510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rea7871c916104919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R5152881a6f8849e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re750365ee4dd4db7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rac63825de6614fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rab57458a193a4b0d" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R6c908deebbcc467f"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R5076de07808c489a"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R29d6b099a4ae46db"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R88e79316d419434a"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R81e02d6ec676433e"/>
-[...9 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R3064b1979ae84a73"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R74641769395e479f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Ra6c553133d8441cf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R1e30d75803a34e86"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R1ad42c57bad44c83"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R569215d87f4249bf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R55cd4818b51d4a5c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rb2a13e8c24804bbe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rf817881e9f304347"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R43eb7921644b49b8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R8bfadbf2de034714"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R6ddb8244759a4793"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rcd4886fb628443ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6c908deebbcc467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R29d6b099a4ae46db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R8ad8b76109bf4cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R923678b7504e4c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R81e02d6ec676433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb36961c701d34655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3ca282b392fb46e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R1be53aa9ef0140ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4f0ba2e4e48b4418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7a1ad872432247c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rde364f7aab2c4ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R8b7cb0a50ed64e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Red7bd165a00f40ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf736bf5456784348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R3064b1979ae84a73" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rb6a264e5a4ee449b" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R36c595e01e674be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5076de07808c489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R88e79316d419434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R956e1bf484f54cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Re2b606b2260c4c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R74641769395e479f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra6c553133d8441cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1e30d75803a34e86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R1ad42c57bad44c83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R569215d87f4249bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R55cd4818b51d4a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb2a13e8c24804bbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf817881e9f304347" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R43eb7921644b49b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R8bfadbf2de034714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R6ddb8244759a4793" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R51f94b40244a43fc" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -319,81 +319,81 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R733c580d1ae14070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb2a4d2c8af3647b9" /></Relationships>
-[...29 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2702f04168f34e8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9471a0ab559546f3" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R51572d0a239d49cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8519255975b34baf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R9b676f1832c944ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4355c1f118de401a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rce6dbd3881254200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R933549a90b824a78" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rbc6e13c087624fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rab14b8e9d81a4a84" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb7c086db97384e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R85559ba0b0874bcb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R728aee9c7e564ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6351bce8528a4874" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R84027774d3cc4cac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9f16b52344d5401f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R046dcf094e064a38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R54774e9e0c024731" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rfb29d25950c149ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0e8c69bdbc3140c9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re32bb6fd9827451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R219b18dc7faa4ae0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5e566167ae694c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3249552e59124d18" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1397,100 +1397,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7a3e0cb0704d409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rccc0d0ed45d24fbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R3176dc456b0947c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rc37212e3cf5049c3" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4a3c77fbc4654406" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R519bc3f9a9e34eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rb0c1cadc02f145fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R1ef5dd3d2ff64876" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R3c8190e479934342" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb19020debb094958" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rccc0d0ed45d24fbe"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb0c1cadc02f145fb"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3176dc456b0947c3"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1ef5dd3d2ff64876"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2516,116 +2516,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rc37212e3cf5049c3"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R3c8190e479934342"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R41b18788dc254f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rdcfabda8675b4207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf20fb0463d2b4d93" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R896c26cedd314970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R498419cd485542d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4496d95ca2164e85" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rdcfabda8675b4207"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf20fb0463d2b4d93"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R498419cd485542d1"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R4496d95ca2164e85"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2689,81 +2689,81 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7a28e804cc6d4029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R41a433d6cb2d47f0" /></Relationships>
-[...29 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb2840f67fb304d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rd7f0cde951d748c6" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4ca8f376ba90403f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R314f75f2c35a4e5e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5150c5dbed254e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R601d206234e94d42" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a7c7174ec6a4db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R618f5b594f0b4196" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf4fd4f076de94c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R98eefee84b6e4cb4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf00ecfd734f8449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R6e5e7e661a5e400d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0387ba702a6a4da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R3fb23521e5484bff" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbba20af341154144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R01fa496f472243d4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcbc9d5e4aa34404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R3602edf8d7104331" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R48f087aadf074334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R3d69fdd27b7e4fa5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0c822778ea9343c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rbca00d8e36da4ce6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd14d3bec49bf40f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R3d6d3192645e4948" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2781,65 +2781,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書第1章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>1 Thessalonians 1 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2857,183 +2861,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 1:9  |  1 Thessalonians 1:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為他們自己已經報明我們是怎樣進到你們那裏，你們是怎樣離棄偶像，歸向神，要服事那又真又活的神，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For they themselves shew of us what manner of entering in we had unto you, and how ye turned to God from idols to serve the living and true God;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3049,183 +3015,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 1:10  |  1 Thessalonians 1:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>等候他兒子從天降臨，就是他從死裏復活的－那位救我們脫離將來忿怒的耶穌。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And to wait for his Son from heaven, whom he raised from the dead, even Jesus, which delivered us from the wrath to come.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3241,179 +3169,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 1:1  |  1 Thessalonians 1:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>保羅、西拉、提摩太寫信給帖撒羅尼迦在父神和主耶穌基督裏的教會。願恩惠、平安歸與你們！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Paul, and Silvanus, and Timotheus, unto the church of the Thessalonians which is in God the Father and in the Lord Jesus Christ: Grace be unto you, and peace, from God our Father, and the Lord Jesus Christ.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3433,183 +3323,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 1:2  |  1 Thessalonians 1:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們為你們眾人常常感謝神，禱告的時候提到你們，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>We give thanks to God always for you all, making mention of you in our prayers;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3625,183 +3477,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 1:3  |  1 Thessalonians 1:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在神－我們的父面前，不住地記念你們因信心所做的工夫，因愛心所受的勞苦，因盼望我們主耶穌基督所存的忍耐。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Remembering without ceasing your work of faith, and labour of love, and patience of hope in our Lord Jesus Christ, in the sight of God and our Father;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3817,183 +3631,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 1:4  |  1 Thessalonians 1:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>被神所愛的弟兄啊，我知道你們是蒙揀選的；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Knowing, brethren beloved, your election of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4009,183 +3785,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 1:5  |  1 Thessalonians 1:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為我們的福音傳到你們那裏，不獨在乎言語，也在乎權能和聖靈，並充足的信心。正如你們知道，我們在你們那裏，為你們的緣故是怎樣為人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For our gospel came not unto you in word only, but also in power, and in the Holy Ghost, and in much assurance; as ye know what manner of men we were among you for your sake.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4201,183 +3939,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 1:6  |  1 Thessalonians 1:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並且你們在大難之中，蒙了聖靈所賜的喜樂，領受真道就效法我們，也效法了主；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And ye became followers of us, and of the Lord, having received the word in much affliction, with joy of the Holy Ghost:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4393,183 +4093,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 1:7  |  1 Thessalonians 1:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>甚至你們作了馬其頓和亞該亞所有信[主]之人的榜樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So that ye were ensamples to all that believe in Macedonia and Achaia.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4585,179 +4247,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦前書 1:8  |  1 Thessalonians 1:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為主的道從你們那裏已經傳揚出來。你們向神的信心不但在馬其頓和亞該亞，就是在各處也都傳開了，所以不用我們說甚麼話。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For from you sounded out the word of the Lord not only in Macedonia and Achaia, but also in every place your faith to God-ward is spread abroad; so that we need not to speak any thing.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>