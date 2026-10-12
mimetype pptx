--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -39,113 +39,113 @@
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re774460f86c64fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rac94850ef64642ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R27392b1a70d842a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rbdbe724b0522425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd0fd2b9aa50645f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb36ce8581a304c57" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R6098f6cf8d1a4af7"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rb064788f96404ecb"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Reb321cc3298c43e2"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rf6d08826bb744869"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rb24e63ead97b4990"/>
-[...19 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R50e84a56b00c4a45"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R847cf8261f2d4b27"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R7f94dc19a6a946cc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R6c747a80e5dd465e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rd097c4973d4a48b9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R283790d75fb94fb5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R7a2295702e1d493b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R545997b35c7f4dd0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Re56971f372f8465c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R2f68d59f6fac4aa7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R4a625efe707f4fa9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R7f481e5c852e42db"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rf84e3dd53a2042b5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rdf1393796edd470c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R7e30e911ae66439b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R45c9a20b2de34ada"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Ra1f61295a12146ee"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R607c66be4d494b86"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Re4cad8dd06684dd8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R9daca58dd65c487f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R77e0e6ce89d74b43"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R75523debec2a4e82"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rd8c2809cda1c4c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6098f6cf8d1a4af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reb321cc3298c43e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R50cd40ef9df84943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R4a90194baab6448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb24e63ead97b4990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rce5b1f8873aa44d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Reea1357095c044c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R16a2b73c0add45c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rfda4210fdc2d4e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbe8710dbcc79466f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc09a0530a2614d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R1fb0f8b570e74a75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf1cd7e69728645a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbcfd20b8b634496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd6a67bef9f6e45a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd1126467f25a40a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ra169f6c517e34b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R3f1636c16c8046db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R02e8bbe1f2824bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rfc819c3d5f2c4257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R3afa4171e2a943c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R8b79b3bb3e4943e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R077947ab9836450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R5d6b38878add4a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R50e84a56b00c4a45" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rf15e80d98afd451b" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rb15f775aad0c4f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb064788f96404ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf6d08826bb744869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R6ed89676358a43e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R2f57843f96d64760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R847cf8261f2d4b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R7f94dc19a6a946cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6c747a80e5dd465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd097c4973d4a48b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R283790d75fb94fb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7a2295702e1d493b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R545997b35c7f4dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re56971f372f8465c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2f68d59f6fac4aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R4a625efe707f4fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7f481e5c852e42db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf84e3dd53a2042b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rdf1393796edd470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R7e30e911ae66439b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R45c9a20b2de34ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra1f61295a12146ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R607c66be4d494b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Re4cad8dd06684dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R9daca58dd65c487f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R77e0e6ce89d74b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R75523debec2a4e82" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rd9a933fd034e478a" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -349,111 +349,111 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1f674191fe4647f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R828aa8258ce84596" /></Relationships>
-[...59 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rbbfb3efddbaf4c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R31fdcd1db9574466" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf9b2dc87d86b4b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf4bc4c1bc427446c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R5053d1b671f643a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6799aba1d5e048cb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd36390713673474d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re2a6be7f43ee4b72" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rdd5737c7888f41c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R03d3f75b54514d95" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R7888fb04a5434a23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4894a4bd17af4056" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R96a5f4495b5d47fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R26b2613384b14c6b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R635f9a3224f04e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R184981203d1c4ed0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rcacd8f4c5db24603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R91f42ef5b7104c26" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R23633603c2f74a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R39791f30c0d8427d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rfde53b31a9694900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R56298c705c5f468a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R903b6f0af6e446c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R684fb41106184fe3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R472ebda3dba04d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4bcfd66bd0244b9f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rce4b33a2a4d64c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R72e3364b2df54d7c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R582ee9f5bfd8434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7640634f36b24e80" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rcfb74e176d8c4f3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra415d7373ab14dc1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3681ebd4d51c431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R491fd5ed2f82412b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5940410e83c8459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R68c80e34fa0b4c21" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd3f3455adaca4e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb193cc92ce054744" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf916dd7fdef44d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd23d551165de4d42" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R7cbe6a2073e24f3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R31ee6ec9dc70468c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6f177cf70b234410" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2f5a737965ff4ee4" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2407,100 +2407,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re79ee4d4375746cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R8d2331b8a06f4952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R720de2cfe2054b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R9afccbdbdf3040e7" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re006d111df244126" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R95927c08ea854c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R7fc127609caf4684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R003fa94683af4860" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R0275e2a61aa34c0e" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc1c4e2ddb0fe4c65" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8d2331b8a06f4952"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7fc127609caf4684"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R720de2cfe2054b63"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R003fa94683af4860"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3526,116 +3526,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R9afccbdbdf3040e7"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R0275e2a61aa34c0e"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R811a746459494209" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3e8c178f0c864ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R217fdb4258f64024" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R18d8528a71df4416" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rdadf9e6206d641b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf1cff0d7557b4e4d" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R3e8c178f0c864ba7"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R217fdb4258f64024"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rdadf9e6206d641b6"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf1cff0d7557b4e4d"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3699,111 +3699,111 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra0987f1e35f84b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rba517dc256044567" /></Relationships>
-[...59 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc7eb59cdea0d4e91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Ra46e9396b6bc49e7" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R54e993af86eb461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Re56f34f1e8684f64" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R97bfad62b32b4c52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R3134cb5026db4aac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R220a367db8044f1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Ra90bebe7e61d4e9b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5ea6880d5c654fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rcab11d222ec94697" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd4be19fb817c41f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R7a3b495ef4cd4293" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra7c0d3006cee42cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R1b33c7f15c7240f1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R04c99427d2af4f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R558511584cc24f63" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb106e718cba14ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Ra9d071ec71ec44e0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9512d8f5e4a44b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R74c7d89f6c8c4dd1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rebe71629f83e436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rf73cad9a79854250" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R33f56008c6ac446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rc5de8283deb64f88" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8182880ddb8a40ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R1a50c185b4734685" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8c1dcc7298ed4a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rd714ecb2a8b4435d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbc6290b78ca94ef5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R855cbcdc076a43a4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7a66012d7cb64c17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R997a8bfac2d442df" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R308bcbf39ada485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R9d835a437530478b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfa42f51a11014fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R7ac9a59fc01444b0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4ad9a791fc0f40a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R6774297b520744f6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb848f00939374930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R40509a1d733f464f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R11b078a0964f4a29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R26fc9708c4ab464e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf6011f1bb8754de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R3f121a1156fc4b95" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3821,65 +3821,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書第1章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>1 Timothy 1 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3897,183 +3901,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 1:9  |  1 Timothy 1:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為律法不是為義人設立的，乃是為不法和不服的，不虔誠和犯罪的，不聖潔和戀世俗的，弒父母和殺人的，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Knowing this, that the law is not made for a righteous man, but for the lawless and disobedient, for the ungodly and for sinners, for unholy and profane, for murderers of fathers and murderers of mothers, for manslayers,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4089,179 +4055,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 1:10  |  1 Timothy 1:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>行淫和親男色的，搶人口和說謊話的，並起假誓的，或是為別樣敵正道的事設立的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For whoremongers, for them that defile themselves with mankind, for menstealers, for liars, for perjured persons, and if there be any other thing that is contrary to sound doctrine;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4281,183 +4209,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 1:11  |  1 Timothy 1:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這是照着可稱頌之神交託我榮耀福音說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>According to the glorious gospel of the blessed God, which was committed to my trust.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4473,183 +4363,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 1:12  |  1 Timothy 1:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我感謝那給我力量的我們主基督耶穌，因他以我有忠心，派我服事他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I thank Christ Jesus our Lord, who hath enabled me, for that he counted me faithful, putting me into the ministry;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4665,183 +4517,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 1:13  |  1 Timothy 1:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我從前是褻瀆[神]的，逼迫[人]的，侮慢[人]的；然而我還蒙了憐憫，因我是不信不明白的時候而做的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who was before a blasphemer, and a persecutor, and injurious: but I obtained mercy, because I did it ignorantly in unbelief.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4857,183 +4671,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 1:14  |  1 Timothy 1:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並且我主的恩是格外豐盛，使我在基督耶穌裏有信心和愛心。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the grace of our Lord was exceeding abundant with faith and love which is in Christ Jesus.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5049,183 +4825,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 1:15  |  1 Timothy 1:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「基督耶穌降世，為要拯救罪人。」這話是可信的，是十分可佩服的。在罪人中我是個罪魁。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>This is a faithful saying, and worthy of all acceptation, that Christ Jesus came into the world to save sinners; of whom I am chief.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5241,179 +4979,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 1:16  |  1 Timothy 1:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>然而，我蒙了憐憫，是因耶穌基督要在我這罪魁身上顯明他一切的忍耐，給後來信他得永生的人作榜樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Howbeit for this cause I obtained mercy, that in me first Jesus Christ might shew forth all longsuffering, for a pattern to them which should hereafter believe on him to life everlasting.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5433,183 +5133,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 1:17  |  1 Timothy 1:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但願尊貴、榮耀歸與那不能朽壞、不能看見、永世的君王、獨一的神，直到永永遠遠。阿們！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now unto the King eternal, immortal, invisible, the only wise God, be honour and glory for ever and ever. Amen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5625,183 +5287,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 1:18  |  1 Timothy 1:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我兒提摩太啊，我照從前指着你的預言，將這命令交託你，叫你因此可以打那美好的仗。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>This charge I commit unto thee, son Timothy, according to the prophecies which went before on thee, that thou by them mightest war a good warfare;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5817,183 +5441,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 1:1  |  1 Timothy 1:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>奉我們救主神和我們的盼望基督耶穌之命，作基督耶穌使徒的保羅</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Paul, an apostle of Jesus Christ by the commandment of God our Saviour, and Lord Jesus Christ, which is our hope;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6009,183 +5595,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 1:19  |  1 Timothy 1:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>常存信心和無虧的良心。有人丟棄良心，就在真道上如同船破壞了一般。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Holding faith, and a good conscience; which some having put away concerning faith have made shipwreck:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6201,183 +5749,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 1:20  |  1 Timothy 1:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>其中有許米乃和亞歷山大；我已經把他們交給撒但，使他們受責罰就不再謗瀆了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of whom is Hymenaeus and Alexander; whom I have delivered unto Satan, that they may learn not to blaspheme.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6393,183 +5903,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 1:2  |  1 Timothy 1:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>寫信給那因信主作我真兒子的提摩太。願恩惠、憐憫、平安從父神和我們主基督耶穌歸與你！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Unto Timothy, my own son in the faith: Grace, mercy, and peace, from God our Father and Jesus Christ our Lord.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6585,183 +6057,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 1:3  |  1 Timothy 1:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我往馬其頓去的時候，曾勸你仍住在以弗所，好囑咐那幾個人不可傳異教，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As I besought thee to abide still at Ephesus, when I went into Macedonia, that thou mightest charge some that they teach no other doctrine,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6777,183 +6211,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 1:4  |  1 Timothy 1:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>也不可聽從荒渺無憑的話語和無窮的家譜；這等事只生辯論，並不發明神在信上所立的章程。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Neither give heed to fables and endless genealogies, which minister questions, rather than godly edifying which is in faith: so do.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6969,183 +6365,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 1:5  |  1 Timothy 1:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但命令的總歸就是愛；這愛是從清潔的心和無虧的良心，無偽的信心生出來的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now the end of the commandment is charity out of a pure heart, and of a good conscience, and of faith unfeigned:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7161,183 +6519,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 1:6  |  1 Timothy 1:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有人偏離這些，反去講虛浮的話，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>From which some having swerved have turned aside unto vain jangling;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7353,183 +6673,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 1:7  |  1 Timothy 1:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>想要作教法師，卻不明白自己所講說的所論定的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Desiring to be teachers of the law; understanding neither what they say, nor whereof they affirm.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7545,183 +6827,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 1:8  |  1 Timothy 1:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們知道律法原是好的，只要人用得合宜；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But we know that the law is good, if a man use it lawfully;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>