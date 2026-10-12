--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -29,108 +29,108 @@
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf08f7b7b46874bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd9c0e1454cc942b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R26d973f559f04fc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re984add2fa7d45f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4e65031a9c414e79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R075241b29e284ceb" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R3b25f260aa0d403d"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd904e6c10f294a13"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R32885cab06b1483f"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Ra16a3b6750c342e1"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc36844f62a2b4eb9"/>
-[...14 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rf10d611b06124938"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R16961f11db1c483c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rfd09add3c6634dae"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R5f4c0b593f7e4ab0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rcbdcae36b2a34b61"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Ra9359bbed1184e0f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rf7bd4e04aa4f43a5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R0e52841f283f4da3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R389ad39ad0444b89"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R1e75193383334a85"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rf6f0810a06404bc1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R8bf95e811fe1449d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rad76e8304ec3464b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rfcc0cd5c7f3b449d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R308ad3ed016c4a26"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R525a7fcc45984c67"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R9f34ce1606a042b6"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rd5296ff716fd44de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3b25f260aa0d403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R32885cab06b1483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R9c14449d3e8f4b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Raaaa97fd11da4c04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc36844f62a2b4eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2fed8c6c0d5c4ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb7968470d66043b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6a15b6358aa24b2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4e19bcabd77a4453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3005905007074c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R5261677b8860459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R32c42dc330544429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R06e1ab95f5494bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R996762daa5bd4ac6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R092ad21529db41e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R2c86d9fea90b45a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rbdde40348d2a479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R8fee32cc23b94ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R8a26713bd33c4ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rf10d611b06124938" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rb9d6f163f1dd4693" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rd2e234958cf2443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd904e6c10f294a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra16a3b6750c342e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rf650b1e0c9a5489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rd7b2bcbb58f94ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R16961f11db1c483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rfd09add3c6634dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5f4c0b593f7e4ab0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rcbdcae36b2a34b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra9359bbed1184e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf7bd4e04aa4f43a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0e52841f283f4da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R389ad39ad0444b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1e75193383334a85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf6f0810a06404bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R8bf95e811fe1449d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rad76e8304ec3464b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rfcc0cd5c7f3b449d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R308ad3ed016c4a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R525a7fcc45984c67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R9f34ce1606a042b6" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Ra51c75844dbc4337" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -334,96 +334,96 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R818cd3e75564419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2285890a4d97425f" /></Relationships>
-[...44 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re392e7fce2c74dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re27ede074a434ffd" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9af0b7fda6b54485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R16d1cb9d9feb4789" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf0d4fe7d22da4b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rba77ed6b2f304d12" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R0f54e02f32c04102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd7e98c23691d46e0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ref31880083154484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0535fde6486f49a4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb4f95356bffe40e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8cebb5dc687b4a75" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R52d4852997e04e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3a0503d683f047c5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Ra7d05ba923494c54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R25b6c150af8a46dc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rdd18bfd2c8e04f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re5b974fc3337479a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R536e7279f1e5419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R18864831ddf54b04" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf36ca8d31f414af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R36a3d52cb5c54efc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3b05ae1c7c3b41e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc3e8c06ae856471a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R65aefd7ceeb247c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R16da53426bc84d60" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R8c9cf2143d304f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf185f571fbb640d9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3970fe49ac1d4747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc86a84b6760f484b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R74d5a79b81c64965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7d948ba005044923" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb779173c75784595" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raab4c2a2102642b1" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1902,100 +1902,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1033a04311ab4288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R121fbeba6cae42a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R240c6823028e4d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R43790d93ee8040b1" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R54742731c8fb4448" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R559d2776152344d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R37457836b5994e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R629cf8eedc034e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Ra97b13655cb44413" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R775ece065c204d77" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R121fbeba6cae42a7"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R37457836b5994e7c"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R240c6823028e4d36"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R629cf8eedc034e42"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3021,116 +3021,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R43790d93ee8040b1"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Ra97b13655cb44413"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Reddfd0d601e049df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R058888f5ef204594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R89ca70bfdf8748af" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rda3ab1452c264779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc8c065f523734b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1eddcce07bd64e50" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R058888f5ef204594"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R89ca70bfdf8748af"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc8c065f523734b58"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R1eddcce07bd64e50"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3194,96 +3194,96 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5fc7026bd86148de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R9b2e676cfe104d3b" /></Relationships>
-[...44 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4b94e9d0c2504750" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rb66025f8c7564d60" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6af8edf57ab54fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Ra78c3208a084471b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R98c96ea022bd4ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R142657405d6d4811" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R37adef0843bb463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R074ef73f63b34cde" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R10f2c19794da4b1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R4a50d3d188644907" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R13e02ceb8ac84fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R68e89478cb764132" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R33e840ee13704a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rf98973afcf8140c2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raf1440f6ccd642fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rdaff27c434ce4f52" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc2e497f749ec4132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R71efbfd9e64f4ccf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R12794741b13e47e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R734cf0d915694692" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9ec238104c5c4080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R04277fd2d32148cb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra6fbb9fcffd540a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R45519139f1364257" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R42672288a2674ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R53e9162c758341c8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4c35863aa36d41a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rc4675275d66f4a1f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R158c688a648b4bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R4c6f69969f374a26" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7482280a81cc4aaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R594bf9ac2e1c44a6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re49ab23daad34f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R6194d864d3f64475" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3301,65 +3301,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書第2章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>1 Timothy 2 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3377,183 +3381,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 2:9  |  1 Timothy 2:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又願女人廉恥、自守，以正派衣裳為妝飾，不以編髮、黃金、珍珠，和貴價的衣裳為妝飾，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In like manner also, that women adorn themselves in modest apparel, with shamefacedness and sobriety; not with broided hair, or gold, or pearls, or costly array;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3569,183 +3535,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 2:10  |  1 Timothy 2:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>只要有善行，這才與自稱是敬神的女人相宜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But (which becometh women professing godliness) with good works.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3761,183 +3689,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 2:11  |  1 Timothy 2:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>女人要沉靜學道，一味地順服。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let the woman learn in silence with all subjection.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3953,183 +3843,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 2:12  |  1 Timothy 2:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我不許女人講道，也不許她轄管男人，只要沉靜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But I suffer not a woman to teach, nor to usurp authority over the man, but to be in silence.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4145,183 +3997,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 2:13  |  1 Timothy 2:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為先造的是亞當，後造的是夏娃，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For Adam was first formed, then Eve.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4337,183 +4151,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 2:14  |  1 Timothy 2:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>且不是亞當被引誘，乃是女人被引誘，陷在罪裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Adam was not deceived, but the woman being deceived was in the transgression.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4529,183 +4305,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 2:15  |  1 Timothy 2:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>然而，女人若常存信心、愛心，又聖潔自守，就必在生產上得救。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Notwithstanding she shall be saved in childbearing, if they continue in faith and charity and holiness with sobriety.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4721,183 +4459,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 2:1  |  1 Timothy 2:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我勸你，第一要為萬人懇求、禱告、代求、祝謝；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I exhort therefore, that, first of all, supplications, prayers, intercessions, and giving of thanks, be made for all men;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4913,183 +4613,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 2:2  |  1 Timothy 2:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>為君王和一切在位的，[也該如此]，使我們可以敬虔、端正、平安無事地度日。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For kings, and for all that are in authority; that we may lead a quiet and peaceable life in all godliness and honesty.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5105,183 +4767,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 2:3  |  1 Timothy 2:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這是好的，在神我們救主面前可蒙悅納。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For this is good and acceptable in the sight of God our Saviour;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5297,183 +4921,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 2:4  |  1 Timothy 2:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他願意萬人得救，明白真道。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who will have all men to be saved, and to come unto the knowledge of the truth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5489,183 +5075,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 2:5  |  1 Timothy 2:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為只有一位神，在神和人中間，只有一位中保，乃是[降世]為人的基督耶穌；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For there is one God, and one mediator between God and men, the man Christ Jesus;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5681,183 +5229,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 2:6  |  1 Timothy 2:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他捨自己作萬人的贖價，到了時候，這事必證明出來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who gave himself a ransom for all, to be testified in due time.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5873,183 +5383,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 2:7  |  1 Timothy 2:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我為此奉派作傳道的，作使徒，作外邦人的師傅，教導他們相信，學習真道。我說的是真話，並不是謊言。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Where unto I am ordained a preacher, and an apostle, (I speak the truth in Christ, and lie not;) a teacher of the Gentiles in faith and verity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6065,183 +5537,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 2:8  |  1 Timothy 2:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我願男人無忿怒，無爭論，舉起聖潔的手，隨處禱告；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will therefore that men pray every where, lifting up holy hands, without wrath and doubting.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>