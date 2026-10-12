--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -31,109 +31,109 @@
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6486faca0c4e437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb93c204886734efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R9db7ee3fa4b94fc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R208e6b4597c4489e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rbb6ebd4f209a405a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R35fc4fcd4a1b463c" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R9e15ebe8397349c4"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R6db8a53e8db84980"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R517169c5b2dd44d2"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rc93ff0b34d1e4721"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R815d45eb008f4728"/>
-[...15 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R5363c4f50ef04d58"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rdb07620e248d4196"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R1b217abf8ebd4d74"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R4c9eb32f65164308"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R0702d80abf5a4318"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R4d55e2418ee54279"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Re8f302b557b548c8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Raade722fdecf4f16"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R71153f3ff2704548"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R0e1d98d7eb1a46bc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R7f3d7ed13dd14398"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R16cc8134436f4730"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rfe4fd8a8f6a74abf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R22ab9a30e0724f54"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R514553176da2428e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Raf998fd1df714788"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R8ba29885494b4092"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R73ea8f72ad6a4779"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R0c70ca2b00904ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9e15ebe8397349c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R517169c5b2dd44d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rdff7098da1b8403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R867418c71f5747d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R815d45eb008f4728" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R30979fe6592e4b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5ad98fccd68e400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2c7df3fcbc9c41ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4e93e6b27eea4da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R05a731506bd54c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R45625dc54bb94438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R280388af1d8b44bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9ce00d63e7034c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R1698797614594c33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R8afb348c12824ed4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R4129b3adf07e487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ra3cdd726110542dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rd9733d16a98e4f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R20baa32379554b9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rfce12769cc3c468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R5363c4f50ef04d58" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Re16c1706617a4b93" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rf13ee92f64674e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6db8a53e8db84980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc93ff0b34d1e4721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R8b9a983e2a9c40b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R11d12aca29884d2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rdb07620e248d4196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1b217abf8ebd4d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4c9eb32f65164308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R0702d80abf5a4318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4d55e2418ee54279" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re8f302b557b548c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Raade722fdecf4f16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R71153f3ff2704548" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0e1d98d7eb1a46bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R7f3d7ed13dd14398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R16cc8134436f4730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rfe4fd8a8f6a74abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R22ab9a30e0724f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R514553176da2428e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Raf998fd1df714788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R8ba29885494b4092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R73ea8f72ad6a4779" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R75f1dbf5032c460b" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -337,99 +337,99 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra093dd84ea324e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbec43a3b5df94e19" /></Relationships>
-[...47 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf19604c56c21455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc7951ad9c2ca4336" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R90769dedb73f4c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf7a37fcad29f4a9c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R2bbbdc9c216c4b34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb06ca65aa1a34bb2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rbda9347978124b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R486049f054cb4f52" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf644716cfbdd437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R070e0da99acb42b5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re1192f07029d4141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1efbca0f99fa433e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Raf3565e459a3465c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8c9938e2c0ed48b3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc865026907114444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R019655b2e9134bf7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R6c4f5a04da814309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4c5bb1cc97a141ba" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rd8619585849b422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R29f5b2522dea401e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5de04b2b0f284f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7a32932b92e74e82" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R020516365d904cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R77631ee77bd84b64" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rdd6134bb324d4ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3818e63b97384a66" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R6ab34f23c03643c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd693f8030bef4116" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R19bdf4baa9404f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R468f156a4e3b45ca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd6c1a6b962024d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R20c60c41fec34a2b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ref7602ab290b4865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R56ff6ee60e954db7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra672319d3ded443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4d0f03c5aaf84902" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2003,100 +2003,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re3e70c2fc0584e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rb4936af1f6a24d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R0d9cb0dc24a2495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rdcf13892607a4789" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0b8520d3fbae4182" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R626f77f0a70541c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Ra4b1d716364a44cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rf9ed49eedd074348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R2956f5573be94391" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rba95684ac62b4f12" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb4936af1f6a24d37"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra4b1d716364a44cf"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0d9cb0dc24a2495e"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf9ed49eedd074348"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3122,116 +3122,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rdcf13892607a4789"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R2956f5573be94391"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rc67cf8f360dd4ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R17eeb0aaf10e4966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra9ffc898b6a24cb1" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R3c19f76775bf415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R788a8c19a9ff46ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf96e19aa6ae64456" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R17eeb0aaf10e4966"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Ra9ffc898b6a24cb1"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R788a8c19a9ff46ff"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf96e19aa6ae64456"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3295,99 +3295,99 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc74ae18f7e8b461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rbb6d6d3c279448a1" /></Relationships>
-[...47 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R005d3305db39485b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R01422d6250c64f3e" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2e52f85c35964363" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R3f9b2715a7fc430d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1a7f20b00a7d4d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R19d72243df944b15" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2d53df722bcb4d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R6b1e1bf7cc4f460b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbf6f83b0bd1f42f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rce226bf5a9ee4ea9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R058ecbd70e924373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Refdcf394c1a24ed6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R743555d94a984a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rb52e911a72064115" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R691b97f3dba4401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R2909701e4ac54aca" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R156affde46b9456c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rc51fe613673e4ae1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re59d5e50d70f40ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R8e2054b063c44cdd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R04ce241d88b44456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R0ff48710b8d84605" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R558abd6046084bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rc7824d2a840f4eab" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Radc9eea68b03452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R661787d782db4336" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8d31c9e8eebb487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R8fece4aae7584c20" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc212b13960004757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Re0715ae725a6495b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R72a1cd1afc4a44c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Re51b3d8b546b419d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra9d3c930f9474c38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rcd44e95f7e8246d0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2d1a84eb6d194c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Re76de23716ff4fe3" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3405,65 +3405,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書第4章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>1 Timothy 4 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3481,183 +3485,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 4:9  |  1 Timothy 4:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這話是可信的，是十分可佩服的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>This is a faithful saying and worthy of all acceptation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3673,183 +3639,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 4:10  |  1 Timothy 4:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們勞苦努力，正是為此，因我們的指望在乎永生的神；他是萬人的救主，更是信徒的救主。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For therefore we both labour and suffer reproach, because we trust in the living God, who is the Saviour of all men, specially of those that believe.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3865,183 +3793,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 4:11  |  1 Timothy 4:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這些事，你要吩咐人，也要教導人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These things command and teach.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4057,183 +3947,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 4:12  |  1 Timothy 4:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不可叫人小看你年輕，總要在言語、行為、愛心、信心、清潔上，都作信徒的榜樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let no man despise thy youth; but be thou an example of the believers, in word, in conversation, in charity, in spirit, in faith, in purity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4249,183 +4101,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 4:13  |  1 Timothy 4:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要以宣讀、勸勉、教導為念，直等到我來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Till I come, give attendance to reading, to exhortation, to doctrine.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4441,183 +4255,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 4:14  |  1 Timothy 4:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你不要輕忽所得的恩賜，就是從前藉着預言、在眾長老按手的時候賜給你的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Neglect not the gift that is in thee, which was given thee by prophecy, with the laying on of the hands of the presbytery.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4633,183 +4409,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 4:15  |  1 Timothy 4:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這些事你要殷勤去做，並要在此專心，使眾人看出你的長進來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Meditate upon these things; give thyself wholly to them; that thy profiting may appear to all.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4825,183 +4563,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 4:16  |  1 Timothy 4:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要謹慎自己和自己的教訓，要在這些事上恆心；因為這樣行，又能救自己，又能救聽你的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Take heed unto thyself, and unto the doctrine; continue in them: for in doing this thou shalt both save thyself, and them that hear thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5017,183 +4717,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 4:1  |  1 Timothy 4:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>聖靈明說，在後來的時候，必有人離棄真道，聽從那引誘人的[邪]靈和鬼魔的道理。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now the Spirit speaketh expressly, that in the latter times some shall depart from the faith, giving heed to seducing spirits, and doctrines of devils;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5209,183 +4871,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 4:2  |  1 Timothy 4:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這是因為說謊之人的假冒；這等人的良心如同被熱鐵烙慣了一般。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Speaking lies in hypocrisy; having their conscience seared with a hot iron;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5401,183 +5025,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 4:3  |  1 Timothy 4:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們禁止嫁娶，又禁戒食物，就是神所造、叫那信而明白真道的人感謝着領受的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Forbidding to marry, and commanding to abstain from meats, which God hath created to be received with thanksgiving of them which believe and know the truth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5593,183 +5179,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 4:4  |  1 Timothy 4:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡神所造的物都是好的，若感謝着領受，就沒有一樣可棄的，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For every creature of God is good, and nothing to be refused, if it be received with thanksgiving:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5785,183 +5333,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 4:5  |  1 Timothy 4:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>都因神的道和人的祈求成為聖潔了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For it is sanctified by the word of God and prayer.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5977,179 +5487,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 4:6  |  1 Timothy 4:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你若將這些事提醒弟兄們，便是基督耶穌的好執事，在真道的話語和你向來所服從的善道上得了教育。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If thou put the brethren in remembrance of these things, thou shalt be a good minister of Jesus Christ, nourished up in the words of faith and of good doctrine, whereunto thou hast attained.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6169,183 +5641,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 4:7  |  1 Timothy 4:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>只是要棄絕那世俗的言語和老婦荒渺的話，在敬虔上操練自己。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But refuse profane and old wives’ fables, and exercise thyself rather unto godliness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6361,183 +5795,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太前書 4:8  |  1 Timothy 4:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「操練身體，益處還少；惟獨敬虔，凡事都有益處，因有今生和來生的應許。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For bodily exercise profiteth little: but godliness is profitable unto all things, having promise of the life that now is, and of that which is to come.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>