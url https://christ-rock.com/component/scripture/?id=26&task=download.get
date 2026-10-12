--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -41,114 +41,114 @@
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rec90a2e478364f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R993e8ea1ffa14259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf06956fce3ee46e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R788528f94b8340ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R18dafceb84284941" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rd0c30baf09234086" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R4b734037b63146e9"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R094dd0506f3044cb"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R194a777919184557"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R77e2c1dc095f4341"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf56d0e3cb3e348f1"/>
-[...20 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R19b856ae7adf4044"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R4fd35eaa70d2470a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Red3a6ae32fa14251"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rf7fab06bb8e242ee"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R310210b4ce5f46a8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R04f8140e27314f18"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R0663cd5e50d845f3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R08274ed963de42bc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rb9a4feafb14b4c01"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rc96c2a299dba41e2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R848896ec9d2e41d8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R702c7478302c4019"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rb97f15b31c434ad5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Re632f22279ac4b25"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rdd9e8e73ffbc46d2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R36ea069548c14825"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Raa8dae0f80f342ea"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Re9157e9f9d364278"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rc2a729072f8a444f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Red49687e7b5a46c5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rdb481a2786e64f95"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rb46cd698b0a146be"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rebda904a8862467b"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc8943376389e4bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4b734037b63146e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R194a777919184557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Raec5f2645bea4edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R55236ce6abec4d22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf56d0e3cb3e348f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2b02a2095e1b48fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1083c16df72f4d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R69469dcdee7043df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf0b3dfc1ff9649e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb7aeedce95d54346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R6b9299fa106b4794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rdda456ead45842fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb7798532fbdc400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd1a9fa66bcee4e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R19859b61bddb4eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rac724c12fcb54942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R257bcc9552c9407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R8c3318a82034455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R2b92311bf5ca4921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R040c3bef19284678" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Redd73ce2cd4f4428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Raf970f505a67419e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R8b500e5251954826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rf1b095fbb85145b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R493a452a48264278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R19b856ae7adf4044" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R3ce6efbfb1f24862" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ra8e8184b4140429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R094dd0506f3044cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R77e2c1dc095f4341" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rf19c9f7e493c4b26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R418fec465107401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4fd35eaa70d2470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Red3a6ae32fa14251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf7fab06bb8e242ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R310210b4ce5f46a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R04f8140e27314f18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0663cd5e50d845f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R08274ed963de42bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb9a4feafb14b4c01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc96c2a299dba41e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R848896ec9d2e41d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R702c7478302c4019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb97f15b31c434ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re632f22279ac4b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rdd9e8e73ffbc46d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R36ea069548c14825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Raa8dae0f80f342ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Re9157e9f9d364278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rc2a729072f8a444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Red49687e7b5a46c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rdb481a2786e64f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rb46cd698b0a146be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rebda904a8862467b" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R25465344a94e426d" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -352,114 +352,114 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6dedd0b2a3124a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R106646c53ca5459e" /></Relationships>
-[...62 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Red545c5fab3142af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc7920d2fd2f249d9" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R94c84d51cd374ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R15ea52f803a64e5c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R02dee0be375841cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re50ea6c84b7041cc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R5a5af60a8a214ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd877bdd9099849c1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R20413c08c8a5431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2d834bdc1e0d4560" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R8ea506d517bd4394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfd2a77a891ea4184" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf970b444c2504d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4f6482c594ca4701" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rf23283e4818847b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbf317752554b4a16" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R4f4d591bc4af478f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf6774ba70554484f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R4d8e04118e194e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R40acdc7e01eb49e9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Re4c077703b724aa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raffc0dfb2e5f4292" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Re923653d406346d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdb6597e64a3e4f4e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb2cc9fc4fff84dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R019739d091464034" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R7455253a47564a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1d4e99fd75724a75" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rf892abe6e1ac4d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Recaf1edc02104ff5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rc68eb1e7594245af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdd3843abd66641f5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R66f8a9fed6974610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc81bf8b9489e45b2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4867f8bddd644a16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf5f66412fc0344a8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R925d579cd3704f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2c59b288723f443c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1ec67ea1674b4029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R43d395a79e2e4ac0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R24a539b40e6141e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8532efec64a24a51" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R10ea9cf4219e4cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R91dffde3aaf443e3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R740e2ad1cc04495d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R47849e7d04d94d0c" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2508,100 +2508,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9cdfcecb43b44476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Ra3373e2ffe6f47db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rde30b18111d34ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R5f4fac325f6348ac" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9568a3d4caa74d76" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0e4c81a13eaf4cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R540aafa85cd8405b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rab28d41c32214d64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R604efc01d4ae4f72" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3b578b18bc164210" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra3373e2ffe6f47db"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R540aafa85cd8405b"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rde30b18111d34ecb"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rab28d41c32214d64"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3627,116 +3627,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R5f4fac325f6348ac"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R604efc01d4ae4f72"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R9aa893c2b2e6409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3fad003907184af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc5df651f0e2c4596" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rb6dd1f7e9d504849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R89f9f94535634cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R96f1fd138e1149e0" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R3fad003907184af9"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rc5df651f0e2c4596"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R89f9f94535634cdd"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R96f1fd138e1149e0"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3800,114 +3800,114 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reb189e7de78b4825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R9bb532860e24435b" /></Relationships>
-[...62 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb8a6049cd5494ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rcb7f67c5ec9241d8" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9233930cbc504168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R2001c8409fce44f2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5feefc8c38b74044" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Re373ed60fd3a456e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbcf214fae6c54555" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R7b0abce2e96246d7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcaef8d560ae4414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R13b94ace2cc8420c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd68d5752bd67428d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R8b265fb4967545c4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4900c9f379144049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R83057f525ab24373" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R75be65e5ddb9461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R5a2c74e6042c4eae" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf720055f31aa4553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R095cc0f523404a54" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6778dd4eff544ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R4c8385b6f95f45e2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R61b6504746fa4c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R510d1d2c280e45ce" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra4a50d12b8c443ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R49d7d11004074435" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfa1a24a89c4f4e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Ra86207a710ed4030" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd204e4a947a24c5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R9c0d84f478ef44eb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R44f8d9678f7c44bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R203a743d672549f5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rddb39a061f594553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R5b354caa77924e78" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8ca8a272a5fd4089" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R5d6ff0ba7600422e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rac434c98f2f04851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R28e3afb711134a80" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdc71fe7480e542c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R279a38c276f24362" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rff2cb6f673b8413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R45d462a7f8f44d6a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf55de6106f314bdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R3f8166b4e0c0411f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdcd2b572fab64c4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R7cc039011e124052" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R696d7e834b8a4792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rc492abfb01c94d6c" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3925,65 +3925,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書第3章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ephesians 3 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4001,183 +4005,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 3:9  |  Ephesians 3:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又使眾人都明白，這歷代以來隱藏在創造萬物之神裏的奧祕是如何安排的，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And to make all men see what is the fellowship of the mystery, which from the beginning of the world hath been hid in God, who created all things by Jesus Christ:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4193,183 +4159,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 3:10  |  Ephesians 3:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>為要藉着教會使天上執政的、掌權的，現在得知神百般的智慧。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the intent that now unto the principalities and powers in heavenly places might be known by the church the manifold wisdom of God,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4385,183 +4313,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 3:11  |  Ephesians 3:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這是照神從萬世以前，在我們主基督耶穌裏所定的旨意。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>According to the eternal purpose which he purposed in Christ Jesus our Lord:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4577,183 +4467,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 3:12  |  Ephesians 3:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們因信耶穌，就在他裏面放膽無懼，篤信不疑地來到神面前。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In whom we have boldness and access with confidence by the faith of him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4769,183 +4621,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 3:13  |  Ephesians 3:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，我求你們不要因我為你們所受的患難喪膽，這原是你們的榮耀。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore I desire that ye faint not at my tribulations for you, which is your glory.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4961,183 +4775,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 3:14  |  Ephesians 3:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因此，我在父面前屈膝，（</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For this cause I bow my knees unto the Father of our Lord Jesus Christ,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5153,183 +4929,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 3:15  |  Ephesians 3:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>天上地上的各家，都是從他得名。）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of whom the whole family in heaven and earth is named,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5345,183 +5083,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 3:16  |  Ephesians 3:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求他按着他豐盛的榮耀，藉着他的靈，叫你們心裏的力量剛強起來，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That he would grant you, according to the riches of his glory, to be strengthened with might by his Spirit in the inner man;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5537,183 +5237,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 3:17  |  Ephesians 3:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使基督因你們的信，住在你們心裏，叫你們的愛心有根有基，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That Christ may dwell in your hearts by faith; that ye, being rooted and grounded in love,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5729,183 +5391,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 3:18  |  Ephesians 3:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>能以和眾聖徒一同明白基督的愛是何等長闊高深，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>May be able to comprehend with all saints what is the breadth, and length, and depth, and height;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5921,183 +5545,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 3:1  |  Ephesians 3:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因此，我－保羅為你們外邦人作了基督耶穌被囚的，[替你們祈禱]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For this cause I Paul, the prisoner of Jesus Christ for you Gentiles,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6113,183 +5699,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 3:19  |  Ephesians 3:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並知道這愛是過於人所能測度的，便叫神一切所充滿的，充滿了你們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And to know the love of Christ, which passeth knowledge, that ye might be filled with all the fulness of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6305,183 +5853,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 3:20  |  Ephesians 3:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神能照着運行在我們心裏的大力充充足足地成就一切，超過我們所求所想的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now unto him that is able to do exceeding abundantly above all that we ask or think, according to the power that worketh in us,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6497,183 +6007,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 3:21  |  Ephesians 3:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但願他在教會中，並在基督耶穌裏，得着榮耀，直到世世代代，永永遠遠。阿們！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Unto him be glory in the church by Christ Jesus throughout all ages, world without end. Amen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6689,183 +6161,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 3:2  |  Ephesians 3:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>諒必你們曾聽見神賜恩給我，將關切你們的職分託付我，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If ye have heard of the dispensation of the grace of God which is given me to you-ward:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6881,183 +6315,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 3:3  |  Ephesians 3:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>用啟示使我知道[福音的]奧祕，正如我以前略略寫過的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>How that by revelation he made known unto me the mystery; (as I wrote afore in few words,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7073,183 +6469,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 3:4  |  Ephesians 3:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們念了，就能曉得我深知基督的奧祕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whereby, when ye read, ye may understand my knowledge in the mystery of Christ)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7265,183 +6623,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 3:5  |  Ephesians 3:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這奧祕在以前的世代沒有叫人知道，像如今藉着聖靈啟示他的聖使徒和先知一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which in other ages was not made known unto the sons of men, as it is now revealed unto his holy apostles and prophets by the Spirit;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7457,183 +6777,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 3:6  |  Ephesians 3:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[這奧祕]就是外邦人在基督耶穌裏，藉着福音，得以同為後嗣，同為一體，同蒙應許。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That the Gentiles should be fellowheirs, and of the same body, and partakers of his promise in Christ by the gospel:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7649,183 +6931,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 3:7  |  Ephesians 3:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我作了這福音的執事，是照神的恩賜，這恩賜是照他運行的大能賜給我的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whereof I was made a minister, according to the gift of the grace of God given unto me by the effectual working of his power.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7841,183 +7085,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 3:8  |  Ephesians 3:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我本來比眾聖徒中最小的還小，然而他還賜我這恩典，叫我把基督那測不透的豐富傳給外邦人，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Unto me, who am less than the least of all saints, is this grace given, that I should preach among the Gentiles the unsearchable riches of Christ;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>