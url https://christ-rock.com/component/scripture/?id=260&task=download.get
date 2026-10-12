--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -49,118 +49,118 @@
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re693bb47e4a6428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1a8b90ee54ff4282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R268bf0c3895d4be3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc3c7f541d2ac4841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R607697b741634b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R032d1bbadc8149a5" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd2ab05396f174d00"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rdc92f56090d14413"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R8b897f53a0184d80"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R0179afecb34f483b"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R6545b842324f408f"/>
-[...24 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Rdead8a34066c403b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd2f99e99c5034b91"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rb59cba9ca7ae4702"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R99b4c1bf3e684114"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R34f88cf00f524b87"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R20a81a437e5d4e4b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R248ce67a22474211"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R02d6837c9c4b4383"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rc05d1aae6db54df5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R23689e186cf241be"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R996b7fcc356145d8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R20cf37f233ae4fb4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rcaac5d99426b42b4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rb3e66dd66ba14dd6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rfd9a9c162bb74ff2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R94596ccb33834227"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R08782f4374014243"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R209e959bcd784f3e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R311c7a964fb142fa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R4027c25c5b334fa9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R7367b851b7ac4d4e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rf599e6e62b074569"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R70c2d2c164d844cd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R75c211af07504b5f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R5f90ee74c438461b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rb24157e6adf84dc0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R38dd8f86e8e04c18"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R040edff108734a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd2ab05396f174d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8b897f53a0184d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R2ec3da68d69b48ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R4573e27231eb4538" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6545b842324f408f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R728cd0b653074f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3edba96bbc00480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R1ff47aa7651a4d26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1e06b425e31243ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Raa24c755cb53409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7264574814ef4350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rbb78fa39edb84af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf8f4cf059bd24222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd7c3f8f9f6e9458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R9a7e0ce76c4041a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R6a8e6b84b0b44eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R72f3da817f5c4739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R8110448a84324ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R96ca8b56d61647bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R4f499d88f6624451" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R7ed171bb79994636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Ra1acc7e79ac74c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Ra98b1c2986064db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rb73d4b25862146bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Ra027064748024cb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rc2fa6976a741474b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R620a7454167e4bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Ra5276e8711ae4d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R1995774e8df54a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rdead8a34066c403b" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R92c204f1d4674d1b" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R98da4b9610bd4d20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdc92f56090d14413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0179afecb34f483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R9d8d43c277394c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R77fec4edc1144bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd2f99e99c5034b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb59cba9ca7ae4702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R99b4c1bf3e684114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R34f88cf00f524b87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R20a81a437e5d4e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R248ce67a22474211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R02d6837c9c4b4383" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc05d1aae6db54df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R23689e186cf241be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R996b7fcc356145d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R20cf37f233ae4fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rcaac5d99426b42b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb3e66dd66ba14dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rfd9a9c162bb74ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R94596ccb33834227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R08782f4374014243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R209e959bcd784f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R311c7a964fb142fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R4027c25c5b334fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R7367b851b7ac4d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rf599e6e62b074569" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R70c2d2c164d844cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R75c211af07504b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R5f90ee74c438461b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rb24157e6adf84dc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R38dd8f86e8e04c18" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R15e49d7e763b4a4e" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -364,126 +364,126 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R589586a9267b4cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0f1bef6ba7df4d74" /></Relationships>
-[...74 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1269d4b8468146cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc93e9ef3221143c4" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbf00b6fbabc34487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R99985152d65e4fb8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf9042a8393e4475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf5d82f16e8c544cb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R28307ac7801b4be3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4c27e6ce702e46a5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R1e79a9e805994986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3bde9bfb2eaf4c5f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd2292a2dbc304849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdaec3d0be92e46ba" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R02544cc7ae604008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R11c6a02b85564e27" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rbfab23508e39494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R89fdb2e53ac64dd7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R44996c21696c49e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R20abf5687ad7451c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R603ecbfd50524fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R335ebeba315b43b3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rbe3d5e462d8b4c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R651108451dda41d6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R5c7e13ed54e54942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reb89ea4159f94be0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R0decf49c017d4db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R898b5db1c0da4a52" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R654381aaad104110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rab49e1b1c87b4ad0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R3f9a1460e19f49c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfa731284c84a4baa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rb02f4009bcff4bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd97a48a277ea41ee" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R72741e58e4c04cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra72fd4d98c644c38" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R565005732f694d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcbd0709bb2ea4787" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R105d98b84ec24df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re99b81160fdb47d2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Re958c4e3fb28461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R29dc4214e59f4f72" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc8e1f642936c4c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0a490c2cf7cd4081" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R070b94bb2c964048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R36e02181aee24b20" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R270de6f55f7e459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd7907d8fbc224bc6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R64afbec999164802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbc7c423e35d6463a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3d20e706e40048e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc3458508a5c14b02" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf2d318b09a2e4316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R01a64e8bc0ff494e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6a0bfa1a99bb481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R91e5bb57f30747ad" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2912,100 +2912,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R49fbed14566641ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rad6d40c2da1540a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rfc022a69f1da4cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R8fbf337049e647f4" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3286f92fa40a41a0" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Reccd0b520add41ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rf595e08d92574463" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Ra2b671d6e3034b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R48f7adb4a6c044dd" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2f09792156b64730" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rad6d40c2da1540a6"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf595e08d92574463"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfc022a69f1da4cbb"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra2b671d6e3034b54"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4031,116 +4031,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R8fbf337049e647f4"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R48f7adb4a6c044dd"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rd20ccb6846ee4f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rdef31af94c7c43b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5629f849bb4b4b36" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R4d4deff9f3a5460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4bd3e8e7f35b4803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdc6dc284e833430c" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rdef31af94c7c43b4"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R5629f849bb4b4b36"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R4bd3e8e7f35b4803"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rdc6dc284e833430c"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4204,126 +4204,126 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R667a3c9627f54ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R7fd2f7f75b6f404b" /></Relationships>
-[...74 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re5dd8469f4f948c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Ra19f3b68c0644dde" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rac2476be9a8b4d64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R9fff3f200f4c4e5a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R22f3492f31f949ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R6950eeb918724a2d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb36f6132c39a4922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rfe6e16ee3f354404" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd4177da43ad041da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R1b1db8c78b7c48ab" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rab9195f32df846d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Ra93f177a349046a7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R69fa38253ab14fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rf1208d6c1ced42c9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2dd7074b40584756" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R27c341619bb94a51" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reba22206c514411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R028d427dd3d44920" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfd82d0faf9d048fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Ra87522dc03f34eb8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re4db4f60305b4752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R578c09f8ee6a41e8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R47bc5cb73e6848f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R43a035bd9dd547d5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf2fa271e54a04acc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Ra67d1b81423c45eb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R36800c3e8d184bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R720887be1cc74a2b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbc0106bec68a41a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R371a6e21e5094f3c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2b04f22d4b574bc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R4df1412a264243ac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R755948104cca4707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rfa978b1b3e27436d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9c1c1128e86f4a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rb19c20ba2a00433c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5c138988b48a4653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Re4f9d99a40df4e0e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb2cb2f496acc4e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R3a6cb709fb094b13" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R89e18af31a224ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Re4a937de8c0d49be" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4b01f514efe84816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R8e89caf339344585" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R00b2e0e82f314a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Refc2c3ed8fef45b2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R715b3e133caf4d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R6604b70d6db3489e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd69867ad8905465c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R67cfb93dda9e4d3e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb4259ff1579b45ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R405bcfefa5d24b88" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0d73ba64197a4720" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R39caba15c2614a6a" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4341,65 +4341,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓利門書第1章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Philemon 1 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4417,183 +4421,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓利門書 1:9  |  Philemon 1:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>然而像我這有年紀的保羅，現在又是為基督耶穌被囚的，寧可憑着愛心求你，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yet for love’s sake I rather beseech thee, being such an one as Paul the aged, and now also a prisoner of Jesus Christ.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4609,183 +4575,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓利門書 1:10  |  Philemon 1:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就是為我在捆鎖中所生的兒子阿尼西謀求你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I beseech thee for my son Onesimus, whom I have begotten in my bonds:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4801,183 +4729,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓利門書 1:11  |  Philemon 1:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他從前與你沒有益處，但如今與你我都有益處。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which in time past was to thee unprofitable, but now profitable to thee and to me:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4993,183 +4883,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓利門書 1:12  |  Philemon 1:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我現在打發他親自回你那裏去；他是我心上的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whom I have sent again: thou therefore receive him, that is, mine own bowels:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5185,183 +5037,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓利門書 1:13  |  Philemon 1:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我本來有意將他留下，在我為福音所受的捆鎖中替你伺候我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whom I would have retained with me, that in thy stead he might have ministered unto me in the bonds of the gospel:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5377,183 +5191,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓利門書 1:14  |  Philemon 1:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但不知道你的意思，我就不願意這樣行，叫你的善行不是出於勉強，乃是出於甘心。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But without thy mind would I do nothing; that thy benefit should not be as it were of necessity, but willingly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5569,183 +5345,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓利門書 1:15  |  Philemon 1:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他暫時離開你，或者是叫你永遠得着他，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For perhaps he therefore departed for a season, that thou shouldest receive him for ever;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5761,183 +5499,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓利門書 1:16  |  Philemon 1:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不再是奴僕，乃是高過奴僕，是親愛的兄弟。在我實在是如此，何況在你呢！這也不拘是按肉體說，是按主說。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Not now as a servant, but above a servant, a brother beloved, specially to me, but how much more unto thee, both in the flesh, and in the Lord?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5953,183 +5653,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓利門書 1:17  |  Philemon 1:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你若以我為同伴，就收納他，如同收納我一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If thou count me therefore a partner, receive him as myself.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6145,183 +5807,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓利門書 1:18  |  Philemon 1:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他若虧負你，或欠你甚麼，都歸在我的帳上；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If he hath wronged thee, or oweth thee ought, put that on mine account;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6337,183 +5961,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓利門書 1:1  |  Philemon 1:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>為基督耶穌被囚的保羅，同兄弟提摩太寫信給我們所親愛的同工腓利門，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Paul, a prisoner of Jesus Christ, and Timothy our brother, unto Philemon our dearly beloved, and fellowlabourer,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6529,183 +6115,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓利門書 1:19  |  Philemon 1:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必償還，這是我－保羅親筆寫的。我並不用對你說，連你自己也是虧欠於我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I Paul have written it with mine own hand, I will repay it: albeit I do not say to thee how thou owest unto me even thine own self besides.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6721,183 +6269,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓利門書 1:20  |  Philemon 1:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>兄弟啊，望你使我在主裏因你得快樂，並望你使我的心在基督裏得暢快。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yea, brother, let me have joy of thee in the Lord: refresh my bowels in the Lord.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6913,183 +6423,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓利門書 1:21  |  Philemon 1:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我寫信給你，深信你必順服，知道你所要行的必過於我所說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Having confidence in thy obedience I wrote unto thee, knowing that thou wilt also do more than I say.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7105,183 +6577,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓利門書 1:22  |  Philemon 1:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>此外你還要給我預備住處；因為我盼望藉着你們的禱告，必蒙恩到你們那裏去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But withal prepare me also a lodging: for I trust that through your prayers I shall be given unto you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7297,183 +6731,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓利門書 1:23  |  Philemon 1:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>為基督耶穌與我同坐監的以巴弗問你安。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There salute thee Epaphras, my fellowprisoner in Christ Jesus;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7489,183 +6885,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓利門書 1:24  |  Philemon 1:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>與我同工的馬可、亞里達古、底馬、路加也都問你安。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Marcus, Aristarchus, Demas, Lucas, my fellowlabourers.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7681,183 +7039,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓利門書 1:25  |  Philemon 1:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願我們主耶穌基督的恩[常]在你的心裏。阿們！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The grace of our Lord Jesus Christ be with your spirit. Amen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7873,183 +7193,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓利門書 1:2  |  Philemon 1:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>和妹子亞腓亞並與我們同當兵的亞基布，以及在你家的教會。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And to our beloved Apphia, and Archippus our fellowsoldier, and to the church in thy house:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8065,183 +7347,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓利門書 1:3  |  Philemon 1:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願恩惠、平安從神我們的父和主耶穌基督歸與你們！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Grace to you, and peace, from God our Father and the Lord Jesus Christ.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8257,183 +7501,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓利門書 1:4  |  Philemon 1:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我禱告的時候提到你，常為你感謝我的神；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I thank my God, making mention of thee always in my prayers,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8449,183 +7655,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓利門書 1:5  |  Philemon 1:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因聽說你的愛心並你向主耶穌和眾聖徒的信心。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hearing of thy love and faith, which thou hast toward the Lord Jesus, and toward all saints;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8641,183 +7809,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓利門書 1:6  |  Philemon 1:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願你與人所同有的信心顯出功效，使人知道你們各樣善事都是為基督做的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That the communication of thy faith may become effectual by the acknowledging of every good thing which is in you in Christ Jesus.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8833,183 +7963,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓利門書 1:7  |  Philemon 1:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>兄弟啊，我為你的愛心，大有快樂，大得安慰，因眾聖徒的心從你得了暢快。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For we have great joy and consolation in thy love, because the bowels of the saints are refreshed by thee, brother.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9025,183 +8117,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓利門書 1:8  |  Philemon 1:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我雖然靠着基督能放膽吩咐你合宜的事，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore, though I might be much bold in Christ to enjoin thee that which is convenient,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>