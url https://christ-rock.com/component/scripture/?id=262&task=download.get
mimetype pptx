--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -47,117 +47,117 @@
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R418ba98e79a74886" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf1e849ef61974b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rcb6e08bf40424bb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc5f6cdff38184bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Raee1c844ca8641b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R0cc83e72d2ad42b7" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R48fa75c363cc42de"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R5b9a497447f94e57"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Re40db85320964c18"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rdadece93dc0545b4"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R1a397a3f4aaa48be"/>
-[...23 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R60903ed213614838"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R24d0a2a39e5e4f5a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R2074a477267f4e3a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R6112ee832d004d8b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R8ae17fa7f53c43cc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rc10b40c4b4cd475a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R39f8438141c64340"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R724a06a79abc4596"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R923c8043172943d4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R35ba31547b244546"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rd046b0d9b7844d3c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R387568134c684f1b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Ra54c5c0da28949cc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rbe7f11b34f124796"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rd3a179653ba540bc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R64d02f944ec64205"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R1d7e75f5529e41c7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rad84468876ea431d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R89c644d1f1d04757"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rbec12627818042ef"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rbf6f597eb49843f8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rf409697646c54b7e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rb0f1a4a38a0e42a7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Ra57e011b9ebd4882"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rce1a46f85a84437b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rfb4c1524d9a54ffd"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R45158af4ba7445b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R48fa75c363cc42de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re40db85320964c18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R1907fcd723b64263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R02e125fb5a424aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1a397a3f4aaa48be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R0c9589bf1d7647d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4d36736d0a1944e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf2164a76f354483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re96f532fb4d74013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6af3bc9be5844cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra85947027b844faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R12c54df5f05e4313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rceb0f574d53544ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf6f57da0fb67437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R8f97647b8d434277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R7358723b77084cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R19ceb8f3b6d44439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R37d2260b7c484237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rce1b099485704a2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R816da1d3295d4f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R8916f29cc3b8463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R7526d9995e6d4107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R877dd32f4fef402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R366cd7f109a247f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R6e50c06ec1894839" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rd56d98f45e454329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rc238daed96df4d2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R0da15e0ca3614a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R60903ed213614838" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rafb5111dcc4f4a8f" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rae07635e2b244d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5b9a497447f94e57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdadece93dc0545b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rd37827782bab40a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R15b1be556817425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R24d0a2a39e5e4f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2074a477267f4e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6112ee832d004d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8ae17fa7f53c43cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc10b40c4b4cd475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R39f8438141c64340" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R724a06a79abc4596" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R923c8043172943d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R35ba31547b244546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd046b0d9b7844d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R387568134c684f1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ra54c5c0da28949cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rbe7f11b34f124796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rd3a179653ba540bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R64d02f944ec64205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R1d7e75f5529e41c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rad84468876ea431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R89c644d1f1d04757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rbec12627818042ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rbf6f597eb49843f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rf409697646c54b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rb0f1a4a38a0e42a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Ra57e011b9ebd4882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rce1a46f85a84437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rfb4c1524d9a54ffd" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Ref8b502cd78844e5" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -361,123 +361,123 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R92a1b8e8fae548c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R664c57f719f04a12" /></Relationships>
-[...71 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R7ee1866c723f4507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra5e9ebf692d04536" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R04852bb93bc14141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R38cf8850cd5b42ad" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R8859b986488746e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3ef12be2db7d4228" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re9fc7e43aeef4fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf7e25c4bd43d4d16" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R83f8c3efdbcc4c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2020edeb22554d72" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5c16231089c84c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R01e57b9e5eaa4eb2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Recd49a20e3f14086" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rff759f264d054951" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R16d0e823abb44249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1a7deef31bec4823" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R6b1ccfd069dc4d54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4f075d03fc174b5d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R772d54356bac4ef3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R36b271195ba04d20" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rd8d34fc800d74516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb8f454a6dda5486c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R15ad139f6cd6434b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Redc76e889f9a45f8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ref9ea5fa196a4bbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1c8d832ec0484c28" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Re241ea217d62473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R20026df40f3d4b66" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R53c2aac104fa4960" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8fb21be2fb334007" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rf475b58cb0254143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra7dc55ea028443b2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R7fdbafd5b08c4b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2268b482318b46c2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rad9c486a244a4def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R20bf5280bf5f4420" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R3248c9a599754b23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R011949b939fb4ca1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb2f3aa635b24464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re69ec121c9614bf9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rdccc562771314b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R04449a4d57f04747" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc62b0362c50c4451" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5dc9d388e49843a8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R8ef527f74f554d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0432af9446cf4e76" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4574872f603d4ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc5c21ce1329d4c9d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R44b19623658b4076" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1bc7f8efb72544c9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R88a7bc76e2c14195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2087c239f03d40f9" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2811,100 +2811,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1d965f5001ed45f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R2691f5a99645400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R6dd44d4133024fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R29f3a3fa3233402d" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc4a848c23a984633" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R58262de1a0f54f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R0d0c69683acb4342" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R45e7d460e33c4efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R146998f2a1cf4c85" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R659f1522a0704d05" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2691f5a99645400c"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0d0c69683acb4342"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6dd44d4133024fd3"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R45e7d460e33c4efe"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3930,116 +3930,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R29f3a3fa3233402d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R146998f2a1cf4c85"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rc3c761b8ce2c4f57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R25f1f54061604ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5ce97e6cf1c04e2f" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R9941eed43a0045e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R36366ea1e8a342a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1cf0e2b0bf344d38" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R25f1f54061604ef2"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R5ce97e6cf1c04e2f"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R36366ea1e8a342a9"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R1cf0e2b0bf344d38"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4103,123 +4103,123 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re44fbe1961f64b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R89fc462ff03042c8" /></Relationships>
-[...71 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rac39106bd73e4221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Reb6d20d3d18e4b10" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5e5c5e9d6dcf4771" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R3d71260e132949d1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R14b07ba412724b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R5b555efa9f6242ad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R662dc9effe794b26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Re687a94023044ca2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R93473a09eb364e51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rd666253b4bca4705" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re5d1d21e5c834a16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rb392afa195fe45aa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a5ef9a6b0f04dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rb2249ec5294e4375" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0bd41b1cf05d43fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R07808f625ff04115" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2a03fa389ab34130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R9a12fffce9494d6c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4cfca03d30964491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rf0d2eb9fb49a4336" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R25f918c3bf444044" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R47b12c51e05d4a5d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Redeb728fd07d498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R7c2f8a3bcb9d43a7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb573965ca3ff4db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R6130820dd9404892" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4bc72541bce8448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R7367b147c0a84cc3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R325e71985b1449a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rd666dad98bc2424e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf4b335ad16e94b4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R8aa23878efb74f7c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rebf849d3b2bd41c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rc8dbc0b7eea44d10" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5153572a41934362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R1078919cac624909" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1d316e162c3b4f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rdd91067a0d8d45dc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5faf84c9d319407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R8ed8f045266c47dc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R01e761ee101b42bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rdadb3275cce044db" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0cb051d814894ad4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rc57b7b1b4a974082" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf983ed4dfd304aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R03e3969c57904a7f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0d9ae2f452964991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R9164a2d6fbe643cf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R284df17f4f7241de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R0b199adcd01040b4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R96d566f90a9748c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Ra841adf9e1f14299" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4237,65 +4237,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上第3章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>1 Chronicles 3 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4313,183 +4317,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 3:9  |  1 Chronicles 3:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這都是大衛的兒子，還有他們的妹子她瑪，妃嬪的兒子不在其內。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These were all the sons of David, beside the sons of the concubines, and Tamar their sister.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4505,183 +4471,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 3:10  |  1 Chronicles 3:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所羅門的兒子是羅波安；羅波安的兒子是亞比雅；亞比雅的兒子是亞撒；亞撒的兒子是約沙法；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Solomon’s son was Rehoboam, Abia his son, Asa his son, Jehoshaphat his son,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4697,183 +4625,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 3:11  |  1 Chronicles 3:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約沙法的兒子是約蘭；約蘭的兒子是亞哈謝；亞哈謝的兒子是約阿施；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Joram his son, Ahaziah his son, Joash his son,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4889,183 +4779,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 3:12  |  1 Chronicles 3:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約阿施的兒子是亞瑪謝；亞瑪謝的兒子是亞撒利雅；亞撒利雅的兒子是約坦；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Amaziah his son, Azariah his son, Jotham his son,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5081,183 +4933,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 3:13  |  1 Chronicles 3:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約坦的兒子是亞哈斯；亞哈斯的兒子是希西家；希西家的兒子是瑪拿西；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ahaz his son, Hezekiah his son, Manasseh his son,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5273,183 +5087,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 3:14  |  1 Chronicles 3:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>瑪拿西的兒子是亞們；亞們的兒子是約西亞；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Amon his son, Josiah his son.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5465,183 +5241,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 3:15  |  1 Chronicles 3:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約西亞的長子是約哈難，次子是約雅敬，三子是西底家，四子是沙龍。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sons of Josiah were, the firstborn Johanan, the second Jehoiakim, the third Zedekiah, the fourth Shallum.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5657,183 +5395,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 3:16  |  1 Chronicles 3:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約雅敬的兒子是耶哥尼雅和西底家。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sons of Jehoiakim: Jeconiah his son, Zedekiah his son.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5849,183 +5549,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 3:17  |  1 Chronicles 3:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶哥尼雅被擄。他的兒子是撒拉鐵、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sons of Jeconiah; Assir, Salathiel his son,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6041,183 +5703,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 3:18  |  1 Chronicles 3:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>瑪基蘭、毗大雅、示拿薩、耶加米、何沙瑪、尼大比雅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Malchiram also, and Pedaiah, and Shenazar, Jecamiah, Hoshama, and Nedabiah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6233,183 +5857,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 3:1  |  1 Chronicles 3:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛在希伯崙所生的兒子記在下面：長子暗嫩是耶斯列人亞希暖生的。次子但以利是迦密人亞比該生的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now these were the sons of David, which were born unto him in Hebron; the firstborn Amnon, of Ahinoam the Jezreelitess; the second Daniel, of Abigail the Carmelitess:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6425,183 +6011,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 3:19  |  1 Chronicles 3:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>毗大雅的兒子是所羅巴伯、示每。所羅巴伯的兒子是米書蘭、哈拿尼雅，他們的妹子名叫示羅密。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sons of Pedaiah were, Zerubbabel, and Shimei: and the sons of Zerubbabel; Meshullam, and Hananiah, and Shelomith their sister:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6617,183 +6165,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 3:20  |  1 Chronicles 3:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>米書蘭的兒子是哈舒巴、阿黑、比利家、哈撒底、于沙‧希悉，共五人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Hashubah, and Ohel, and Berechiah, and Hasadiah, Jushab-hesed, five.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6809,183 +6319,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 3:21  |  1 Chronicles 3:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈拿尼雅的兒子是毗拉提、耶篩亞。還有利法雅的眾子，亞珥難的眾子，俄巴底亞的眾子，示迦尼的眾子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sons of Hananiah; Pelatiah, and Jesaiah: the sons of Rephaiah, the sons of Arnan, the sons of Obadiah, the sons of Shechaniah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7001,183 +6473,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 3:22  |  1 Chronicles 3:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>示迦尼的兒子是示瑪雅；示瑪雅的兒子是哈突、以甲、巴利亞、尼利雅、沙法，共六人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sons of Shechaniah; Shemaiah: and the sons of Shemaiah; Hattush, and Igeal, and Bariah, and Neariah, and Shaphat, six.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7193,183 +6627,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 3:23  |  1 Chronicles 3:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼利雅的兒子是以利約乃、希西家、亞斯利干，共三人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sons of Neariah; Elioenai, and Hezekiah, and Azrikam, three.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7385,183 +6781,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 3:24  |  1 Chronicles 3:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以利約乃的兒子是何大雅、以利亞實、毗萊雅、阿谷、約哈難、第萊雅、阿拿尼，共七人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sons of Elioenai were, Hodaiah, and Eliashib, and Pelaiah, and Akkub, and Johanan, and Dalaiah, and Anani, seven.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7577,183 +6935,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 3:2  |  1 Chronicles 3:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>三子押沙龍是基述王達買的女兒瑪迦生的。四子亞多尼雅是哈及生的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The third, Absalom the son of Maachah the daughter of Talmai king of Geshur: the fourth, Adonijah the son of Haggith:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7769,183 +7089,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 3:3  |  1 Chronicles 3:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>五子示法提雅是亞比她生的。六子以特念是大衛的妻以格拉生的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The fifth, Shephatiah of Abital: the sixth, Ithream by Eglah his wife.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7961,183 +7243,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 3:4  |  1 Chronicles 3:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這六人都是大衛在希伯崙生的。大衛在希伯崙作王七年零六個月，在耶路撒冷作王三十三年。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These six were born unto him in Hebron; and there he reigned seven years and six months: and in Jerusalem he reigned thirty and three years.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8153,183 +7397,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 3:5  |  1 Chronicles 3:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛在耶路撒冷所生的兒子是示米亞、朔罷、拿單、所羅門。這四人是亞米利的女兒拔‧書亞生的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And these were born unto him in Jerusalem; Shimea, and Shobab, and Nathan, and Solomon, four, of Bath-shua the daughter of Ammiel:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8345,183 +7551,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 3:6  |  1 Chronicles 3:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>還有益轄、以利沙瑪、以利法列、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ibhar also, and Elishama, and Eliphelet,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8537,183 +7705,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 3:7  |  1 Chronicles 3:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>挪迦、尼斐、雅非亞、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Nogah, and Nepheg, and Japhia,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8729,183 +7859,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 3:8  |  1 Chronicles 3:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以利沙瑪、以利雅大、以利法列，共九人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Elishama, and Eliada, and Eliphelet, nine.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>