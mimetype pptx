--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -45,116 +45,116 @@
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0ddb55ab38bc4492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rec25b5117f0c42a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rbc873748f56945bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R71f913e35b0f4d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R6a4da9fd01924847" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R45627baca3ba4149" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R54018baaa0604df6"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R2821c338e7334b7e"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rd2c2fbf82ed5402f"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R349f1ca95ecf4374"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd74dd89898264299"/>
-[...22 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R925577d9945744a4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R813594cbe1e94603"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R585be6a03c0747a9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R7796052c2965406d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R64ef1b7dbbbf4d8e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R3ba77946d8234f23"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R057d30633da24a4b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R26c5379f4e744ec5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R6288fcd3697c428a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rce9b0d70549e4486"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R6ebc3e1d8e904b5b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rc35d66c490ea4b3c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rcf59024be17f4067"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R6d27f33e0b0a46b5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rcc16acd675724f85"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Reb959ccafc814586"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R42337b65a3eb4293"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R1f8ea5188ba0473c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rc9f09cfbe4324355"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R28d7dc921e264317"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R76f0978ee15e4af1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rb3aa647963cf4b15"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rc92d3b3ee28141ce"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R718066f4518047d5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R791c423ad1034b53"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R9246e4ce21364c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R54018baaa0604df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd2c2fbf82ed5402f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R46c058cb96a44d9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R6d54e149d3094fbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd74dd89898264299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rcae7b593964c4ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R711b1bb9ac904752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R184eba266aa04c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb3d0ecb816df4ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R44d1369f66ff4520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R444832fa1f3341fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf1a4f4cf4ffa4cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Reb7fb7f4300d40ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R9219b4f936584c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R508d3d2824d94514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R174b98336b6646c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R95d1b3e0d8c34807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Re8b4bbf18ae74dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rb5af43145834479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R2476892d835d46ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R0888c7c6ee0c420a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Ra4ca249a99aa4e61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R3743ac1790a2496c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R5ba41f2a48fb4816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R20e4d3adc1c74792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R61316b71e61a4d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R65b1b42ed7eb4d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R925577d9945744a4" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R9a6cf774f3914ae6" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R82cacd35cea74ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2821c338e7334b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R349f1ca95ecf4374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R320cbf4b82544b0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rf9231ce266794942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R813594cbe1e94603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R585be6a03c0747a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7796052c2965406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R64ef1b7dbbbf4d8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3ba77946d8234f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R057d30633da24a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R26c5379f4e744ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6288fcd3697c428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rce9b0d70549e4486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R6ebc3e1d8e904b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc35d66c490ea4b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rcf59024be17f4067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R6d27f33e0b0a46b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rcc16acd675724f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Reb959ccafc814586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R42337b65a3eb4293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R1f8ea5188ba0473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rc9f09cfbe4324355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R28d7dc921e264317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R76f0978ee15e4af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rb3aa647963cf4b15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rc92d3b3ee28141ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R718066f4518047d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R791c423ad1034b53" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rf136c663db7d4d82" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -358,120 +358,120 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5ecca49f58704491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re37c62c020eb40ad" /></Relationships>
-[...68 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rae67e9cea0004a6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb6eb66befa5c49d9" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R88582a892b334525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdc22f2c771194134" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R16cb1f12e9eb4b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcf88ef8f115a4776" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb29bfa51682d474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf31788f835864e3e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rfd162cf312224382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7b52ce577dc0418d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R0ba41e0b137f4f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re2f3a677441f485c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Recd86d50a96747f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb595f5a2688a4caf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rb1223b719a194818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1c0ee880cd8f47cc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R49f36a4793244701" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R504b96567c4a401f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R0597906acd8447e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R70ad6d22eb4c479d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R79f7a70b9a724275" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R23813147c1bb4944" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rdf3d923a85574935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R53152abf1038471c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R85cbfedbf62a4a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3064623d57a84f89" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R7dcfba0e84734d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R56f3401cab184ce0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R27561bd637224fad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4df2638dc0ef4ca9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rdb450bd15f72432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4df3b56b3fd64975" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R87a322559ab643aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9f764f55dc4c4cba" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R4a6a3d46c21b4761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R269525d5c3fa476a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R79065beba85a49df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R040cc8d1fd884b96" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4d16680f007947bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R03737225c6204cc3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R22654b54ed0f4ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R96d8b374618340eb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R84bd49d08b284e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6742b87644104840" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R30fccaa7ca61487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcba81db895e04c26" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9ebc44a6d8eb4ed0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf2dbb1df8a55490c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R16cee91d46eb4dbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4606df93e7e4419f" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2710,100 +2710,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2a254f99c4d84998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rcff3ab5eabd34e24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Ra87f6eebf51a407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R913476f23cff40a9" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R830c96b36bf243b8" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9c5fbacc4b8d41ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rc9d998e84a2442dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R8ed63bf5aaef4b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rc461354d33fe4082" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R718c25e2fbd94b6f" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rcff3ab5eabd34e24"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc9d998e84a2442dd"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra87f6eebf51a407a"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8ed63bf5aaef4b76"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3829,116 +3829,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R913476f23cff40a9"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rc461354d33fe4082"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R35678b035f4a4ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3e7c97a375af4297" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re943bbb960444557" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ra7770d7162ae4ab1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1408480f8e0d44bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R80286abebc414aee" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R3e7c97a375af4297"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Re943bbb960444557"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1408480f8e0d44bf"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R80286abebc414aee"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4002,120 +4002,120 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcbd70749268b4841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R5215703900754016" /></Relationships>
-[...68 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb46395a0d2f04bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rbcef3c67081f46cb" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7c90aec34b9a4c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Raaeb395a63f34eb0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd99e3146a16f4b33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rf64a4554a5524510" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R513e4188c5c746b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rc0d96afbcbd54935" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R26a1522447894d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R7a2c728831ae4e02" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R00def08ade1340f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R9ee87c73825a4b39" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5e8976cc2b554175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R7743fe85c5f342b8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6c07bf6203dc4526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R6d58ec31c8e54530" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rda76b281521b4a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R32399a7854724a6f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rad51b050527c41c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R9ccb95b53d3d4f62" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf2208f59307b4b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R3174223704204af6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R25f905936117428d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R6894347aa97c461a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R967017ebf474424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rb553aee9c66444f0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd55a77e139584ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R0a5c685322f74922" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3f902db50ee64321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R33d83bb145b54fdd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc7dddf4207e04e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rdbf96621ed4743de" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R57ed36c1b69a495c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rd2632c9a4a61401a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5f3a22d696284c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R63716a228e3343f2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb9a05ea0ce644ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R50c0a8ddbb7d40bc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R233c4e0aeaf741f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rce0abd6250854a2d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R28696c3d1fe14858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R95a52206c0604e74" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5bf74a1eabaf4b2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R55eb61bb9661465e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R55c5731ca86c4862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rc7577b8d57ef4449" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0841ff7cecfe4e8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rd6ac49cd5f4942d6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R02bc3af376aa4401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R2f3a1198f08c4690" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4133,65 +4133,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書第1章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ephesians 1 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4209,183 +4213,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 1:9  |  Ephesians 1:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>都是照他自己所預定的美意，叫我們知道他旨意的奧祕，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Having made known unto us the mystery of his will, according to his good pleasure which he hath purposed in himself:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4401,183 +4367,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 1:10  |  Ephesians 1:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要照所安排的，在日期滿足的時候，使天上、地上、一切所有的都在基督裏面同歸於一。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That in the dispensation of the fulness of times he might gather together in one all things in Christ, both which are in heaven, and which are on earth; even in him:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4593,183 +4521,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 1:11  |  Ephesians 1:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們也在他裏面得了基業；這原是那位隨己意行、做萬事的，照着他旨意所預定的，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In whom also we have obtained an inheritance, being predestinated according to the purpose of him who worketh all things after the counsel of his own will:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4785,183 +4675,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 1:12  |  Ephesians 1:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>叫他的榮耀從我們這首先在基督裏有盼望的人可以得着稱讚。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That we should be to the praise of his glory, who first trusted in Christ.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4977,179 +4829,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 1:13  |  Ephesians 1:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們既聽見真理的道，就是那叫你們得救的福音，也[信了]基督，既然信他，就受了所應許的聖靈為印記。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In whom ye also trusted, after that ye heard the word of truth, the gospel of your salvation: in whom also after that ye believed, ye were sealed with that holy Spirit of promise,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5169,183 +4983,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 1:14  |  Ephesians 1:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這聖靈是我們得基業的憑據，直等到[神]之民被贖，使他的榮耀得着稱讚。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which is the earnest of our inheritance until the redemption of the purchased possession, unto the praise of his glory.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5361,183 +5137,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 1:15  |  Ephesians 1:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因此，我既聽見你們信從主耶穌，親愛眾聖徒，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore I also, after I heard of your faith in the Lord Jesus, and love unto all the saints,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5553,183 +5291,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 1:16  |  Ephesians 1:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就為你們不住地感謝神。禱告的時候，常提到你們，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Cease not to give thanks for you, making mention of you in my prayers;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5745,183 +5445,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 1:17  |  Ephesians 1:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求我們主耶穌基督的神，榮耀的父，將那賜人智慧和啟示的靈賞給你們，使你們真知道他，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That the God of our Lord Jesus Christ, the Father of glory, may give unto you the spirit of wisdom and revelation in the knowledge of him:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5937,183 +5599,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 1:18  |  Ephesians 1:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並且照明你們心中的眼睛，使你們知道他的恩召有何等指望，他在聖徒中得的基業有何等豐盛的榮耀；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The eyes of your understanding being enlightened; that ye may know what is the hope of his calling, and what the riches of the glory of his inheritance in the saints,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6129,183 +5753,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 1:1  |  Ephesians 1:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>奉神旨意，作基督耶穌使徒的保羅，寫信給在以弗所的聖徒，就是在基督耶穌裏有忠心的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Paul, an apostle of Jesus Christ by the will of God, to the saints which are at Ephesus, and to the faithful in Christ Jesus:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6321,183 +5907,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 1:19  |  Ephesians 1:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並[知道]他向我們這信的人所顯的能力是何等浩大，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And what is the exceeding greatness of his power to us-ward who believe, according to the working of his mighty power,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6513,183 +6061,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 1:20  |  Ephesians 1:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就是照他在基督身上所運行的大能大力，使他從死裏復活，叫他在天上坐在自己的右邊，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which he wrought in Christ, when he raised him from the dead, and set him at his own right hand in the heavenly places,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6705,183 +6215,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 1:21  |  Ephesians 1:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>遠超過一切執政的、掌權的、有能的、主治的，和一切有名的；不但是今世的，連來世的也都超過了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Far above all principality, and power, and might, and dominion, and every name that is named, not only in this world, but also in that which is to come:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6897,183 +6369,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 1:22  |  Ephesians 1:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又將萬有服在他的腳下，使他為教會作萬有之首。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And hath put all things under his feet, and gave him to be the head over all things to the church,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7089,183 +6523,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 1:23  |  Ephesians 1:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>教會是他的身體，是那充滿萬有者所充滿的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which is his body, the fulness of him that filleth all in all.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7281,183 +6677,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 1:2  |  Ephesians 1:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願恩惠、平安從神我們的父和主耶穌基督歸與你們！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Grace be to you, and peace, from God our Father, and from the Lord Jesus Christ.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7473,183 +6831,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 1:3  |  Ephesians 1:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願頌讚歸與我們主耶穌基督的父神！他在基督裏曾賜給我們天上各樣屬靈的福氣：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Blessed be the God and Father of our Lord Jesus Christ, who hath blessed us with all spiritual blessings in heavenly places in Christ:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7665,183 +6985,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 1:4  |  Ephesians 1:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就如神從創立世界以前，在基督裏揀選了我們，使我們在他面前成為聖潔，無有瑕疵；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>According as he hath chosen us in him before the foundation of the world, that we should be holy and without blame before him in love:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7857,183 +7139,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 1:5  |  Ephesians 1:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又因愛我們，就按着自己的意旨所喜悅的，預定我們藉着耶穌基督得兒子的名分，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Having predestinated us unto the adoption of children by Jesus Christ to himself, according to the good pleasure of his will,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8049,183 +7293,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 1:6  |  Ephesians 1:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使他榮耀的恩典得着稱讚；這恩典是他在愛子裏所賜給我們的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the praise of the glory of his grace, wherein he hath made us accepted in the beloved.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8241,183 +7447,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 1:7  |  Ephesians 1:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們藉這愛子的血得蒙救贖，過犯得以赦免，乃是照他豐富的恩典。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In whom we have redemption through his blood, the forgiveness of sins, according to the riches of his grace;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8433,183 +7601,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 1:8  |  Ephesians 1:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這恩典是神用諸般智慧聰明，充充足足賞給我們的；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherein he hath abounded toward us in all wisdom and prudence;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>