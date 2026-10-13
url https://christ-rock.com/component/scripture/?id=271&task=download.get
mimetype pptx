--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -79,133 +79,133 @@
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rdc601bcc35914dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R26986f39f1bb4ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R15a7145ea1f447f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4779736761a04525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf7e1024fc28946ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R5cdb460cba68460d" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R7c5ee28fa1b540e0"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd9d91b8986e84135"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb82fbc68d4f54fc8"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb506895227fc4301"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R55d9e4e0a1524710"/>
-[...39 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="296" r:id="R170a4c48f1ff4e97"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rdabdff682f3f406d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Re93ebc093c1a4cbd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R9688b265c8db4d19"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rc8264fdf9a0b4d77"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Ra877ddafded04858"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R90531a17ce344a8a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R9d2ecebb001d4fd9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R439c4ca988a94350"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Ra69018500d644943"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rf176072ab2b442d2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R9f46c50c16ec4d48"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R8dfd9d6df8dd4de2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R9512220eb1d14742"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R14c2158225d04bcd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R6559bbd039a04d7e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R19a0d0e02517446d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R6c5a3d7679d64628"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rbe7546fa011f477b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R71311334656c4f8e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Re1b43dff12ff4fc9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R3a8ee326565e47b2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rce3375113ab64969"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R86c83743ebe84279"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rb7eb396b457d4d45"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R09e18067bce045a6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R33cbad11f0024746"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R506b96375fa64ca6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Rdf3ce21474f24c7d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="Rcea7733bce724126"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R4eeb283e2c4f4d3d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R06b72ad5717a4086"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R192453953330448f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="Re66fde080b69446d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="R65653d98384a436d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="R6ce1d26b5a7f41fa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="R749d16aab19f4cbe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="292" r:id="R43932de57d904513"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="293" r:id="R8ab0ef76e27a407c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="294" r:id="R58739368bbcc4970"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="295" r:id="R2518522262104157"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="296" r:id="R362879636cbb4a9f"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Re1d69bcb6c354760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7c5ee28fa1b540e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb82fbc68d4f54fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Re75d03f95c364feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R1e36f081a33e4366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R55d9e4e0a1524710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1dd7d08d309a4530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd031f2bd539849ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7ef2ed10584648e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rbaf01a08af6e4f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R8bb9ccded8644914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R93e8f9c90cf5444b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R177415bcc5894bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R386db2d95f8c43c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re60da22a2aa2483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rcc87da5e67144dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R061b03ceb734455c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rf2b2595a36d4492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R1e19cdb7af1c429c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd727de370cf2435e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R7b0974cccd364dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R07343febaeba42d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R0642f5668b5f45f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Reaeba9383ff34b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R7c0d5abec7d143c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Ra7076f954531467c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R53a17484180d47a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rec1930fcab6e4851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R75bb2ac00e4447c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rfaa41ffb13554452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rea063a066f62400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R2b2187b081c9436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R85a7ac7ae335406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R30a0d73cc3dc409c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R961fc52ad68541c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R2d279eb1b9d84c83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R74d379c7ce8540a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Ra11b91145eae4c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R7b8a4d6e715c4d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R1859e2c436a5419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R1ab8ddaf22c14fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Rc4e35e2920af4cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="Rde378844d5bb4bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R4c8a0cd53040443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="Rd50ac96bfc914448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R170a4c48f1ff4e97" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Ra50a5a7921db474a" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R378ef4ce00394d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd9d91b8986e84135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb506895227fc4301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Re045fd75ea0b42cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Re91885979a8b4111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rdabdff682f3f406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re93ebc093c1a4cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9688b265c8db4d19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc8264fdf9a0b4d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra877ddafded04858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R90531a17ce344a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R9d2ecebb001d4fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R439c4ca988a94350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra69018500d644943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf176072ab2b442d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R9f46c50c16ec4d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R8dfd9d6df8dd4de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R9512220eb1d14742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R14c2158225d04bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R6559bbd039a04d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R19a0d0e02517446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R6c5a3d7679d64628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rbe7546fa011f477b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R71311334656c4f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Re1b43dff12ff4fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R3a8ee326565e47b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rce3375113ab64969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R86c83743ebe84279" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rb7eb396b457d4d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R09e18067bce045a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R33cbad11f0024746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R506b96375fa64ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rdf3ce21474f24c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rcea7733bce724126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R4eeb283e2c4f4d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R06b72ad5717a4086" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R192453953330448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Re66fde080b69446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R65653d98384a436d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R6ce1d26b5a7f41fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R749d16aab19f4cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R43932de57d904513" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R8ab0ef76e27a407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R58739368bbcc4970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R2518522262104157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R362879636cbb4a9f" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rd923033e41d24d65" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -409,171 +409,171 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc499eacb060c4625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rae508b599ae8464f" /></Relationships>
-[...119 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb24e214f0ace48c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R517c42dffcb341a4" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra6c7950ebbc343b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd9c2f1d6cfc54d34" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb99b14a6b3ec49b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rad76c8da9e9f42fd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc267564888844b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0676f25637ab4597" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R6de60a10408c4701" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3e78033ce9ba477e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R39d468e04f254637" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R88a79069b6fb4cca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R7cd6661676364502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9f206fa67f484659" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R75fa7e9755544f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R29c881d06aae4403" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R4f3fd360737c41b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9607b7e75d0646f9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R01f55ac16b004825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rebdc58a1a60241fb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rfc7ffd500ee241e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7523cdf9e24948b7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rec3067b675764373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0a1489527f4c4b0e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R873a9af710db44df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra9ac03a6028f4a22" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Re3f931cc33b04408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R91931114b0184c58" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rc524a9c2f72c4a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R64c47a1b6d774b25" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R79328abae6d04415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R436031bda582445f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R6d9b9034315a4e8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re8fa51bdb9454aad" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R6271cc51ea0340f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf4c82ca77c8b47e4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Re0deec35d7b54034" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raf90ccd1c50045c6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R1a73f077f4f441da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R481bfb19401244a8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R15de111b3caa42d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfa8973fc601d42ca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rf99d1eb296344280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rff6baf08bf504422" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R2bad40424d724e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R509e3deb066245d4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2a50cc1f097e41a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcf7a0f21d6fc48f1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R02b828a3fb494af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7f22748d830347d6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R145e329ee70c4454" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re156cbf65c854b83" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R16f38a20736940e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8165e4f7a6dc4e4d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Recce8905aa254b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc677150cf9314578" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rc51c4392db4240b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc55e26f59b154ff3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Raa4a06ce712040c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra06f167143d74b1b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R5639947407804073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R73307d76733e4aac" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Rf0132b15cc654b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rac798f37d28546b8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R8a2c3454ca5f46a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rae70230c6d15443e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R5769519bf8ed44d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2c205e77654445b9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2141366aa4f44d6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3f0f8a1d309b4ce0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R075cd09e990b4f57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5f82c42c0d534e4f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R2ac353b7a7e4454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re564a59331584189" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R81d873654df644da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R64f2da2916fe4054" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R45900961f8c0412b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R47dcc1210e734fa5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf82daa932c9f45b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R94b2e598bd5b4a27" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R779e15f861d348dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1ec95a82402c422c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rfcdc87b6f6ea4205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R52dee8b158eb4ba9" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -4427,100 +4427,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R19d684758be84249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re2db2e61b1664063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Ra856de03dece40e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R488ce19ce4894883" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R29ca8cb7da634540" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9754adb2e56a42a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R3ace46f2ca514d0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rda0a4dfd9b574188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R034d75bc7f3241c8" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7b26aa91475a495d" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re2db2e61b1664063"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3ace46f2ca514d0b"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra856de03dece40e5"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rda0a4dfd9b574188"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -5546,116 +5546,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R488ce19ce4894883"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R034d75bc7f3241c8"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R1b78ca75763a4c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0c9950aa91b04516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5b1d5a12ba0d4c10" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R4e28e278293641b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R81b717e81b3e47df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4dc080696b274060" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R0c9950aa91b04516"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R5b1d5a12ba0d4c10"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R81b717e81b3e47df"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R4dc080696b274060"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -5719,171 +5719,171 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5a7a0ae2f3054011" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rc0ccc829a3bc45b8" /></Relationships>
-[...119 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R63a70af8a9674461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rf9382d43fb254f8b" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8037cf1760d2401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rb0cabf10e1164a31" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4298e69bf0654624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rd5c546d760fb4063" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rab9aad3acc284e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rc6ed755f157e471f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rebc46f40ec2f452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R4944f793dad84f54" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R960475dfef034544" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R759dbe2fb8e54135" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R56d44172f6b24141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rc1a6cf4eb0c7496e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0de8cd9b29524cd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rb3b38c32803646c0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raaa8ad3dcd8d4342" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rc4ac58797c83428b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8429d3cf2f044a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R49eb127481c84515" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8ca5afed427a4f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R980ae95910cc416f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R457af575391840af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R0128df89bd1e4200" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R892d2096e0f04efc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R681722b3e7124c4a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R408f79582e6d4aef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R9fa2bc216dbf4081" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R19f143ef9424408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R618997ff27b8416a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R95fbb36ab38f4aab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R306fd2f72e7940fc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3e243c3c0a61440f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R5075287b4f9d43f7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R252c638fb93140ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R1f57bf7f0bd0413d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb9dd820e16674402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R1f0d2aa2f38845ee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7a3b764625d64ac6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Rb3c3b6e1eea04531" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re1ae714bd086456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R846ba636f6e74622" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5077047dd3f744f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R0d5912fc41594913" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9a0264425460497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R359ef576d1814e59" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdf2f091c0c274e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rd495069126fb49cf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re5336dce65cf4876" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="Ref34cfdfbf584d14" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0c225ecf2b3b48a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R09f1cc1aab374a4f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb938c7ecc2da400f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R4c94cc48f5d94f96" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R98c4577e58c14345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R3f84209c06e848f8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8421db01364b4852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="Rfcb1a4c09f8c47c5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf5b0c7f7955e4daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="Rf9adb8a1bc234670" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2aa2ba5266cc4912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="R84bbb478ad4f4698" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R91f9ceb9deaf410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide37.xml" Id="Rdcd4b517e31f436b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbb9ccfa23e4e4a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide38.xml" Id="R10547a7b3d22416b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd6ffc45537144f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide39.xml" Id="Reb98892589df40f4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc941cf9712ac4dc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rb357c9a8cdde40b3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R94b865c4b7864695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide40.xml" Id="R7a01270fac6844dd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf6e9cf6014be4d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide41.xml" Id="R53b7da7451084d90" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7a45b1b06254438f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rc0b5b9dade024fc9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R37f8b5260ec1469b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R713b46e2d50e4263" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R83299041e5734159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R68880c7b142d4682" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6e5874f89ec944fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R9a5d29bf64204e2a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf5884bba2db54ea1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Re71d4c1a1efe4bf1" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5901,65 +5901,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上第8章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>1 Chronicles 8 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5977,183 +5981,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 8:9  |  1 Chronicles 8:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他與妻賀得同房，生了約巴、洗比雅、米沙、瑪拉干、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he begat of Hodesh his wife, Jobab, and Zibia, and Mesha, and Malcham,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6169,183 +6135,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 8:10  |  1 Chronicles 8:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶烏斯、沙迦、米瑪。他這些兒子都是族長。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jeuz, and Shachia, and Mirma. These were his sons, heads of the fathers.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6361,183 +6289,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 8:11  |  1 Chronicles 8:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的妻戶伸給他生的兒子有亞比突、以利巴力。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And of Hushim he begat Abitub, and Elpaal.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6553,183 +6443,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 8:12  |  1 Chronicles 8:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以利巴力的兒子是希伯、米珊、沙麥。沙麥建立阿挪和羅德二城與其村莊。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The sons of Elpaal; Eber, and Misham, and Shamed, who built Ono, and Lod, with the towns thereof:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6745,183 +6597,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 8:13  |  1 Chronicles 8:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又有比利亞和示瑪是亞雅崙居民的族長，是驅逐迦特人的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Beriah also, and Shema, who were heads of the fathers of the inhabitants of Aijalon, who drove away the inhabitants of Gath:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6937,183 +6751,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 8:14  |  1 Chronicles 8:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞希約、沙煞、耶利末、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Ahio, Shashak, and Jeremoth,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7129,183 +6905,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 8:15  |  1 Chronicles 8:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西巴第雅、亞拉得、亞得、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Zebadiah, and Arad, and Ader,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7321,183 +7059,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 8:16  |  1 Chronicles 8:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>米迦勒、伊施巴、約哈都是比利亞的兒子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Michael, and Ispah, and Joha, the sons of Beriah;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7513,183 +7213,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 8:17  |  1 Chronicles 8:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西巴第雅、米書蘭、希西基、希伯、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Zebadiah, and Meshullam, and Hezeki, and Heber,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7705,183 +7367,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 8:18  |  1 Chronicles 8:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>伊施米萊、伊斯利亞、約巴都是以利巴力的兒子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ishmerai also, and Jezliah, and Jobab, the sons of Elpaal;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7897,183 +7521,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 8:1  |  1 Chronicles 8:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>便雅憫的長子比拉，次子亞實別，三子亞哈拉，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now Benjamin begat Bela his firstborn, Ashbel the second, and Aharah the third,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8089,183 +7675,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 8:19  |  1 Chronicles 8:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅金、細基利、撒底、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jakim, and Zichri, and Zabdi,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8281,183 +7829,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 8:20  |  1 Chronicles 8:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以利乃、洗勒太、以列、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Elienai, and Zilthai, and Eliel,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8473,183 +7983,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 8:21  |  1 Chronicles 8:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞大雅、比拉雅、申拉都是示每的兒子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Adaiah, and Beraiah, and Shimrath, the sons of Shimhi;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8665,183 +8137,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 8:22  |  1 Chronicles 8:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>伊施班、希伯、以列、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Ishpan, and Heber, and Eliel,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8857,183 +8291,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 8:23  |  1 Chronicles 8:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞伯頓、細基利、哈難、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Abdon, and Zichri, and Hanan,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9049,183 +8445,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 8:24  |  1 Chronicles 8:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈拿尼雅、以攔、安陀提雅、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Hananiah, and Elam, and Antothijah,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9241,183 +8599,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 8:25  |  1 Chronicles 8:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>伊弗底雅、毗努伊勒都是沙煞的兒子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Iphedeiah, and Penuel, the sons of Shashak;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9433,183 +8753,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 8:26  |  1 Chronicles 8:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>珊示萊、示哈利、亞他利雅、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Shamsherai, and Shehariah, and Athaliah,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9625,183 +8907,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 8:27  |  1 Chronicles 8:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅利西、以利亞、細基利都是耶羅罕的兒子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jaresiah, and Eliah, and Zichri, the sons of Jeroham.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9817,183 +9061,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 8:28  |  1 Chronicles 8:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這些人都是著名的族長，住在耶路撒冷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These were heads of the fathers, by their generations, chief men. These dwelt in Jerusalem.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10009,183 +9215,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 8:2  |  1 Chronicles 8:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>四子挪哈，五子拉法。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Nohah the fourth, and Rapha the fifth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10201,183 +9369,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 8:29  |  1 Chronicles 8:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在基遍住的有基遍的父親耶利。他的妻名叫瑪迦；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And at Gibeon dwelt the father of Gibeon; whose wife’s name was Maachah:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10393,183 +9523,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 8:30  |  1 Chronicles 8:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他長子是亞伯頓。他又生蘇珥、基士、巴力、拿答、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And his firstborn son Abdon, and Zur, and Kish, and Baal, and Nadab,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10585,183 +9677,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 8:31  |  1 Chronicles 8:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>基多、亞希約、撒迦、米基羅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Gedor, and Ahio, and Zacher.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10777,183 +9831,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 8:32  |  1 Chronicles 8:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>米基羅生示米暗。這些人和他們的弟兄在耶路撒冷對面居住。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Mikloth begat Shimeah. And these also dwelt with their brethren in Jerusalem, over against them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10969,183 +9985,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 8:33  |  1 Chronicles 8:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼珥生基士；基士生掃羅；掃羅生約拿單、麥基舒亞、亞比拿達、伊施‧巴力。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Ner begat Kish, and Kish begat Saul, and Saul begat Jonathan, and Malchi-shua, and Abinadab, and Esh-baal.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11161,183 +10139,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 8:34  |  1 Chronicles 8:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約拿單的兒子是米力‧巴力；米力‧巴力生米迦。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the son of Jonathan was Merib-baal; and Merib-baal begat Micah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11353,183 +10293,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 8:35  |  1 Chronicles 8:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>米迦的兒子是毗敦、米勒、他利亞、亞哈斯；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sons of Micah were, Pithon, and Melech, and Tarea, and Ahaz.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11545,183 +10447,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 8:36  |  1 Chronicles 8:36 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞哈斯生耶何阿達；耶何阿達生亞拉篾、亞斯瑪威、心利；心利生摩撒；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Ahaz begat Jehoadah; and Jehoadah begat Alemeth, and Azmaveth, and Zimri; and Zimri begat Moza,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11737,183 +10601,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 8:37  |  1 Chronicles 8:37 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>摩撒生比尼亞；比尼亞的兒子是拉法；拉法的兒子是以利亞薩；以利亞薩的兒子是亞悉。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Moza begat Binea: Rapha was his son, Eleasah his son, Azel his son:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11929,183 +10755,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 8:38  |  1 Chronicles 8:38 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞悉有六個兒子，他們的名字是亞斯利干、波基路、以實瑪利、示亞利雅、俄巴底雅、哈難。這都是亞悉的兒子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Azel had six sons, whose names are these, Azrikam, Bocheru, and Ishmael, and Sheariah, and Obadiah, and Hanan. All these were the sons of Azel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12121,183 +10909,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 8:3  |  1 Chronicles 8:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>比拉的兒子是亞大、基拉、亞比忽、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sons of Bela were, Addar, and Gera, and Abihud,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12313,183 +11063,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 8:39  |  1 Chronicles 8:39 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞悉兄弟以設的長子是烏蘭，次子耶烏施，三子是以利法列。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sons of Eshek his brother were, Ulam his firstborn, Jehush the second, and Eliphelet the third.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12505,183 +11217,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 8:40  |  1 Chronicles 8:40 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>烏蘭的兒子都是大能的勇士，是弓箭手，他們有許多的子孫，共一百五十名，都是便雅憫人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sons of Ulam were mighty men of valour, archers, and had many sons, and sons’ sons, an hundred and fifty. All these are of the sons of Benjamin.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12697,183 +11371,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 8:4  |  1 Chronicles 8:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞比書、乃幔、亞何亞、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Abishua, and Naaman, and Ahoah,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12889,183 +11525,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 8:5  |  1 Chronicles 8:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>基拉、示孚汛、戶蘭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Gera, and Shephuphan, and Huram.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13081,183 +11679,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 8:6  |  1 Chronicles 8:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以忽的兒子作迦巴居民的族長，被擄到瑪拿轄；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And these are the sons of Ehud: these are the heads of the fathers of the inhabitants of Geba, and they removed them to Manahath:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13273,183 +11833,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 8:7  |  1 Chronicles 8:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以忽的兒子乃幔、亞希亞、基拉也被擄去。基拉生烏撒、亞希忽。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Naaman, and Ahiah, and Gera, he removed them, and begat Uzza, and Ahihud.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13465,183 +11987,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 8:8  |  1 Chronicles 8:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>沙哈連休他二妻戶伸和巴拉之後，在摩押地生了兒子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Shaharaim begat children in the country of Moab, after he had sent them away; Hushim and Baara were his wives.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>