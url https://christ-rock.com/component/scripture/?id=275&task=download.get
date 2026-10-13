--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -107,147 +107,147 @@
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R1f4d9a3aff4e420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R0843080ff0784ac6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R942ce4bb641440f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R95f8788ee55245cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb91599ce61434971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rc029b7f48be240a0" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R53e06a3190714ff7"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra4548712f7524484"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rc4f63507a7b14d14"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R4c6438e31f6041d8"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R2e288e69ffc943ac"/>
-[...53 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="310" r:id="R09890f453a1140cc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf519fde8617a4a3d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R48b74f5c71fd43e4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R623eecf759224001"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R3f9ec628df2e451b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R0e967ede725b42e6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R13143234c13c4c3c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R7acfa31e3ee74322"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R6f97dc759e1446e4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R84fab4becafd47bb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R8323667c5e934308"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rc2d43a03f5a749f8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R95aea4bcd86f456d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R4bc5e3cb9b674009"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R4c11f61caf6d499a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R9635323102a440ea"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R525e0812b562481e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R6e1034b8f23d49c7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R44a97dbf9a2542bc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R6f2dabe75d474dc8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rdb7d501c77e0448d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R0fb800b9b65f4321"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R526ebe6280304ba7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R98b84ac42bc340cf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Ra60060d18e324884"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R42736c829fe74901"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R2768a762343f4a9d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R3e31964d55614a86"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R879cb9ea4cdb4e24"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R84393071eeaa499e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R743f0b5b1c254f62"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="Rd580dfa07cc04a28"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R08db5ad7eee048c9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="Rf368fb96e8e04dcc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="Ra20f1409a01442f5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="R6abb7466bba94245"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="Rf98de6d04a7e428b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="292" r:id="Rbe2cb60bfaca461e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="293" r:id="R81ce5f952b164f96"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="294" r:id="Rf8a89003b89d4058"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="295" r:id="R6016a31eff434b3e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="296" r:id="R1d34119a08884113"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="297" r:id="R8c027e987076452a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="298" r:id="Rc945bdb110c04606"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="299" r:id="R58cb5b70ed274e24"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="300" r:id="Rc52f4845e1694e34"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="301" r:id="Rb2a493bab0ae4186"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="302" r:id="Re0043eb4b490491a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="303" r:id="R7b6f5249d26f4c65"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="304" r:id="R688a702b9905422e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="305" r:id="R079b7ef399414924"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="306" r:id="Rdca917a3beb94867"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="307" r:id="Rb42a9fd48ce34a18"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="308" r:id="R234b063f516f4b52"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="309" r:id="R91215418d57049cf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="310" r:id="R887fa005421b4e9a"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc2382b00ed064914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R53e06a3190714ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc4f63507a7b14d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R6583db66086b4e8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rf25bcfff7b494016" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2e288e69ffc943ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R77aa0823f4934adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R74b8ffad3f4e4b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3f4f4937c213419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc95efced5a0d4d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R57a85316a4004341" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf3f5bf332dfd446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0470d3a30532476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0e6e8753129c4ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rcaccc4db9f4e4ba0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R6a68477459a34e54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rc154493c28c84b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ra1de84b413b14be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf0a357f8b86d46d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R85fa20d8a84e4aa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra88ce431dcef4e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R573272d1946e430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R0d892a20240047a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rb5ec950818cc4146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R0f4f02bf37f4492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rebc1ef897d3348a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R2f58b30d7421474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R90da63b5df364cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Re63e2384141a4618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rd72a6357a3744175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R5fad6e0e34294b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R39924edadcae4dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R27123eac4b914bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rdd16f55ec3db4a85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R3e1d40e46a2642cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R6c9feac3c8f8435e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R2895ad7d9bb64c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rf470d425a1c743a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rccc833ed0361467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Rdff180f6c9424c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Rc946923c6402405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R34eb1e1138ee4cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R5b1c2a72b0d44caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R40e720461eb14c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R0baedca2f9c84c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R9c228242ed084d3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="Ra9a70101865f4e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="Rbf63868a602a451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="Rec3b104bb40a4bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="Rfe1129a040fd415d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="R943879d961be4e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="R937cc3d2e61340f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="Rb2bcc6b499c34445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide49.xml" Id="R7705acfad2c14b37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide50.xml" Id="R614a2210d8ec4e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide51.xml" Id="R78051bd0976c4fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide52.xml" Id="R52a23d0c322b4c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide53.xml" Id="Re4271076851d41e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide54.xml" Id="Rf9b4d1b2a5e64f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide55.xml" Id="R09890f453a1140cc" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rd7b0ded3462345c3" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R3d5ba52f084c4af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra4548712f7524484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4c6438e31f6041d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rcf6dc7fabe3d4caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Ra3bf6a378e6d4842" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf519fde8617a4a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R48b74f5c71fd43e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R623eecf759224001" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3f9ec628df2e451b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R0e967ede725b42e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R13143234c13c4c3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7acfa31e3ee74322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6f97dc759e1446e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R84fab4becafd47bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R8323667c5e934308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc2d43a03f5a749f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R95aea4bcd86f456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R4bc5e3cb9b674009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R4c11f61caf6d499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R9635323102a440ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R525e0812b562481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R6e1034b8f23d49c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R44a97dbf9a2542bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R6f2dabe75d474dc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rdb7d501c77e0448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R0fb800b9b65f4321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R526ebe6280304ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R98b84ac42bc340cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Ra60060d18e324884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R42736c829fe74901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R2768a762343f4a9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R3e31964d55614a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R879cb9ea4cdb4e24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R84393071eeaa499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R743f0b5b1c254f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rd580dfa07cc04a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R08db5ad7eee048c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rf368fb96e8e04dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Ra20f1409a01442f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R6abb7466bba94245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Rf98de6d04a7e428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Rbe2cb60bfaca461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R81ce5f952b164f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="Rf8a89003b89d4058" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R6016a31eff434b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R1d34119a08884113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R8c027e987076452a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="Rc945bdb110c04606" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="R58cb5b70ed274e24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="Rc52f4845e1694e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="Rb2a493bab0ae4186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="Re0043eb4b490491a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="R7b6f5249d26f4c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide49.xml" Id="R688a702b9905422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide50.xml" Id="R079b7ef399414924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide51.xml" Id="Rdca917a3beb94867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide52.xml" Id="Rb42a9fd48ce34a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide53.xml" Id="R234b063f516f4b52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide54.xml" Id="R91215418d57049cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide55.xml" Id="R887fa005421b4e9a" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rf6efc677a45f4f3e" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -451,213 +451,213 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rda19fe4d4d2947d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd55c2946057843f8" /></Relationships>
-[...161 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4609167e30f94701" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2bf6dd71df144c34" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3b07c35f18f444ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R869f5a30cb734370" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R7fc3122c869943c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R251530214fe44685" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R3c7ead20e73d4c01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6ca2b5b90c2a48b2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Raaa74ff064e647c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Red4ea60f0e2f4ac2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R79a6f9b9b50144a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R469706a385fd4fc6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra05082983eb141c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf706639ab7eb4e27" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re3f592c2b93542ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R21e2cc1856984b7a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R7ba4b1ace4974e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9871ad9e52384662" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R29896c3120cc4b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9706f8a34331425e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Ra86b4d44254f4efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd0e51fa89a334ffc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rd09177b61df64bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R49793bc8a6d94612" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf83217b1dddc4477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra677501df14b498a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Re8abc4683ecb4d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re9dce1924480405c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R430adfcfd6f647d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2440e2a4244b4aca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R1ce7c5c066104521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdc49c5c5300d4906" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R9395154560d644fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb27c8f3d34f24177" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R88b1834a94f940ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R46234a4c8e8b4967" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R71845fbae2ab4a85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6e18075bc1714c57" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R1459c8b9eff64d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc846fe3ca0c8409c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rd784c888023340dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R153be7c960c14a47" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rd231a79afd6b4990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re5b0c073f92b4b98" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Ra6c15d4bbd4246dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R69e87565858d4aba" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7b4e52073d484136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R45098a42b43e40a6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rbbe8bd74f59c46b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R49bed70b95de44e2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rcf5876c21d094092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R31ec3e279f094f3c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R7011e414fac74df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd53a5f3ade79434a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rc37061e17706469f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R63e079cb99914aa9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R4a29ceba58974036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra28534fe70c64064" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R0bc1ce38f15e4998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R48b3865f6d304a51" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R6845c0d43dec48c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7ef687e1416e4fee" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R8d1c67a218444022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9db4c1aa012b49c3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R6500d50505f94e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8957b4c629e64f14" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="Rb0d1133aef184af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra60b7a22fcf04fd4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5c531d9e54e84b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3d6a3e2965074121" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="Rc22f4f0b5fb043da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R733c48e1aaa24331" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="Re0b1fc6b57064bca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R438089636c334252" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R7290a454d1894a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf13902a8085343ff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="R6873b3febba94e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4f0c44164b534d77" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="R395e25faa6ec4013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7d4d78a6a5bf4175" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="Rdab3647f8f144cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R023b852661314051" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="R9bf87ccae63540d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R429aa512d812429c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide47.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="R3f81da60da1e4d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R59a41294859e475b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide48.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="R44e3fdf952d24fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R63223619ce2e423d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide49.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide49.xml" Id="R3e30ddbadc9b4bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R42d575cca610461e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R76b23232125e469b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb5b708dea7624eac" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide50.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide50.xml" Id="R822eb0458d5949f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdefa17014845473c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide51.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide51.xml" Id="R6dddf9b1bf4f49fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf03e7c37d314420f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide52.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide52.xml" Id="R39687d6376eb4e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R68bccec49fcd49c1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide53.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide53.xml" Id="R3c15c1aeae2f411b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R020f13aea0ac41b1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide54.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide54.xml" Id="R04266b0e20e04487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf0c01104a8e24bca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide55.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide55.xml" Id="R8982369b4b2c4935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6d22982f7f1647d3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R86f7ee43d3254ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9a073b458b7a4c6a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2cfbb39fc2004513" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R51dc8e4c6ff94819" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R2e0aab9aa9664028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R82b028188dc840ee" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra2aad35cf7654f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R095d1d45fdcc474f" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -5841,100 +5841,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4b259f9c2eca49ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R383f73bea1d347a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R961552f8d6a248b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rc1115bc711984895" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2f712bfbcc5b4242" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ree06f9ee77774b7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R099537b041da48a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R14a197f860744a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R883e381fb1554100" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9e16549b2b164999" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R383f73bea1d347a8"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R099537b041da48a9"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R961552f8d6a248b5"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R14a197f860744a0e"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -6960,116 +6960,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rc1115bc711984895"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R883e381fb1554100"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R12fb85766e404299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3b1d92bc1e484108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R18fabe50be674070" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rc831cf6c65634193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6be8ac471bfb4dcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6bdd6d877de94777" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R3b1d92bc1e484108"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R18fabe50be674070"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R6be8ac471bfb4dcb"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R6bdd6d877de94777"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -7133,213 +7133,213 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5f72e52a8477432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R35a9117cbc5f4f81" /></Relationships>
-[...161 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R65cb37c69b3f4f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Raaea3f708f1d4358" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1765f0674e6946de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R15a715ee72dc4bf5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6065809e90904d38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R6c4ca7bf40314edc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdeeef7263f7b4d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R034d88c9682f48f1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9f728c75db5e471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R9bf77420e5884fac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd672064ae9184388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R34737f73ac4b4697" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R43bfbcad0b454ef3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rf5522562211c45ca" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9ec9214c436042e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rea37c728e2924daa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R62b3d680ee5448f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R9a176d54f25a4680" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R84c1760380544566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R4d1a98e3fc04446c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf778e8d0c04946ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rc23daca6f60847b9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R815fefcab85d4926" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R61ca897ccbd24e73" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb9672a1228cd43e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rd3806fc7d1424b7a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Racfd51ca4b0b44ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R168f9d260bd44f26" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R965a4da3d67d4c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R889c2d02f5e44888" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4155141944f6474b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R60a440f0cae94e5f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd41affee32fc4ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R600348478ecc4a08" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d623f5be0dc47a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rccaeee047b3241ff" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reb900eac62974983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R1139d8806959498d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Red3431046a6e42e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Rba38d32c81554ae1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7640f05562c64a6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R5c4d97ca238047b3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R138caaee6c78414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R80aae14197e44335" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R80f79a1d2fda476f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="Re0a87c6fc7ba4d91" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7355a76bd474469b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rf35c3f3cf2fb443e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd86d098035584294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R3b40e4d6f07e4fcb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5ee0339f771942a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="Rdb661ea4476643c4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R111aff792da74803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R0d1928ecc2bd47ef" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R44d8384643b14f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R2d89e59f95f1487b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1e9dd6989e6b4915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="R6a9cf4c0658d4dfd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb4c08c75ccf344f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="R4461389a0b72447c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R778a59517a0b41a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="Rbff717fe31894231" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R684898abbfc849a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide37.xml" Id="R725c187128db4155" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R51f990bcdca7425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide38.xml" Id="R5b0be98ae1694f44" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc01cd85fed8b4477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide39.xml" Id="Rdf6e241832e14401" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd05e89a8311044b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R544388479f4a4f8b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ree3eef93630f4aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide40.xml" Id="R4f2d48f5ca054cae" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R439c869fc4d5426a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide41.xml" Id="R6ceb15e796fd4f4b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rafa4e7f5a74d41cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide42.xml" Id="R86b5c6823d024f8e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1933020146484832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide43.xml" Id="R6402d28d390d4bad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2631394e6dca44a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide44.xml" Id="R4ebe106b2ba841de" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R23a83e94c85c472d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide45.xml" Id="R25c5e10e57d243e1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2b189eb47f544faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide46.xml" Id="R03e9c86153d94935" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re5849fceee5f459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide47.xml" Id="R1744508612aa4421" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R33cce2f1fa794567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide48.xml" Id="Ra21e56a9ef9d4f57" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R36b93d2e3181446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide49.xml" Id="Rb5e544f0880f4fee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reb630826ee39424a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R4046dbcb10b04068" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rad5d2f30aee74c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide50.xml" Id="Ra35beba3246c4754" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3022df40de964319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide51.xml" Id="R50d557ce0e4547e8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb43e63048d9245ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide52.xml" Id="R9fe942660207459d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4500b31f5710450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide53.xml" Id="Rba62244d6de64e8e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R540d9c8708084700" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide54.xml" Id="R4c712993a67145ab" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3a9a5d2e1bbf4475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide55.xml" Id="R5ca46ddddc554a0e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R542934bc8a0e4733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R6a14e25d7b3041f0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf2f3848eebfc4a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R64d0188cf28e4318" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re624473c210b4aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R90041b635202479b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5a736fa73742428f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rc5b105a4b4824508" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -7357,65 +7357,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上第1章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>1 Chronicles 1 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7433,183 +7437,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:9  |  1 Chronicles 1:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>古實的兒子是西巴、哈腓拉、撒弗他、拉瑪、撒弗提迦。拉瑪的兒子是示巴、底但。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sons of Cush; Seba, and Havilah, and Sabta, and Raamah, and Sabtecha. And the sons of Raamah; Sheba, and Dedan.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7625,183 +7591,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:10  |  1 Chronicles 1:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>古實生寧錄；他為世上英雄之首。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Cush begat Nimrod: he began to be mighty upon the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7817,183 +7745,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:11  |  1 Chronicles 1:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>麥西生路低人、亞拿米人、利哈比人、拿弗土希人、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Mizraim begat Ludim, and Anamim, and Lehabim, and Naphtuhim,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8009,183 +7899,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:12  |  1 Chronicles 1:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帕斯魯細人、迦斯路希人、迦斐託人；從迦斐託出來的有非利士人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Pathrusim, and Casluhim, (of whom came the Philistines,) and Caphthorim.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8201,183 +8053,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:13  |  1 Chronicles 1:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>迦南生長子西頓，又生赫</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Canaan begat Zidon his firstborn, and Heth,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8393,183 +8207,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:14  |  1 Chronicles 1:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>和耶布斯人、亞摩利人、革迦撒人、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The Jebusite also, and the Amorite, and the Girgashite,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8585,183 +8361,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:15  |  1 Chronicles 1:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希未人、亞基人、西尼人、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the Hivite, and the Arkite, and the Sinite,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8777,183 +8515,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:16  |  1 Chronicles 1:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞瓦底人、洗瑪利人，並哈馬人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the Arvadite, and the Zemarite, and the Hamathite.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8969,183 +8669,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:17  |  1 Chronicles 1:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>閃的兒子是以攔、亞述、亞法撒、路德、亞蘭、烏斯、戶勒、基帖、米設。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The sons of Shem; Elam, and Asshur, and Arphaxad, and Lud, and Aram, and Uz, and Hul, and Gether, and Meshech.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9161,183 +8823,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:18  |  1 Chronicles 1:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞法撒生沙拉；沙拉生希伯。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Arphaxad begat Shelah, and Shelah begat Eber.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9353,183 +8977,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:1  |  1 Chronicles 1:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞當[生]塞特；塞特[生]以挪士；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Adam, Sheth, Enosh,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9545,183 +9131,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:19  |  1 Chronicles 1:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯生了兩個兒子：一個名叫法勒，因為那時人就分地居住；法勒的兄弟名叫約坍。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And unto Eber were born two sons: the name of the one was Peleg; because in his days the earth was divided: and his brother’s name was Joktan.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9737,183 +9285,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:20  |  1 Chronicles 1:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約坍生亞摩答、沙列、哈薩瑪非、耶拉、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Joktan begat Almodad, and Sheleph, and Hazarmaveth, and Jerah,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9929,183 +9439,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:21  |  1 Chronicles 1:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈多蘭、烏薩、德拉、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hadoram also, and Uzal, and Diklah,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10121,183 +9593,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:22  |  1 Chronicles 1:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以巴錄、亞比瑪利、示巴、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Ebal, and Abimael, and Sheba,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10313,183 +9747,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:23  |  1 Chronicles 1:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿斐、哈腓拉、約巴。這都是約坍的兒子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Ophir, and Havilah, and Jobab. All these were the sons of Joktan.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10505,183 +9901,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:24  |  1 Chronicles 1:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>閃[生]亞法撒；亞法撒[生]沙拉；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Shem, Arphaxad, Shelah,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10697,183 +10055,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:25  |  1 Chronicles 1:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>沙拉[生]希伯；希伯[生]法勒；法勒[生]拉吳；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Eber, Peleg, Reu,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10889,183 +10209,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:26  |  1 Chronicles 1:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>拉吳[生]西鹿；西鹿[生]拿鶴；拿鶴[生]他拉；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Serug, Nahor, Terah,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11081,183 +10363,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:27  |  1 Chronicles 1:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他拉[生]亞伯蘭，亞伯蘭就是亞伯拉罕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Abram; the same is Abraham.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11273,183 +10517,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:28  |  1 Chronicles 1:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞伯拉罕的兒子是以撒、以實瑪利。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The sons of Abraham; Isaac, and Ishmael.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11465,183 +10671,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:2  |  1 Chronicles 1:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以挪士[生]該南；該南[生]瑪勒列；瑪勒列[生]雅列；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Kenan, Mahalaleel, Jered,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11657,183 +10825,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:29  |  1 Chronicles 1:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以實瑪利的兒子記在下面：以實瑪利的長子是尼拜約，其次是基達、押德別、米比衫、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These are their generations: The firstborn of Ishmael, Nebaioth; then Kedar, and Adbeel, and Mibsam,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11849,183 +10979,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:30  |  1 Chronicles 1:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>米施瑪、度瑪、瑪撒、哈達、提瑪、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Mishma, and Dumah, Massa, Hadad, and Tema,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12041,183 +11133,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:31  |  1 Chronicles 1:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>伊突、拿非施、基底瑪。這都是以實瑪利的兒子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Jetur, Naphish, and Kedemah. These are the sons of Ishmael.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12233,183 +11287,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:32  |  1 Chronicles 1:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞伯拉罕的妾基土拉所生的兒子，就是心蘭、約珊、米但、米甸、伊施巴、書亞。約珊的兒子是示巴、底但。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now the sons of Keturah, Abraham’s concubine: she bare Zimran, and Jokshan, and Medan, and Midian, and Ishbak, and Shuah. And the sons of Jokshan; Sheba, and Dedan.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12425,183 +11441,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:33  |  1 Chronicles 1:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>米甸的兒子是以法、以弗、哈諾、亞比大、以勒大。這都是基土拉的子孫。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sons of Midian; Ephah, and Epher, and Henoch, and Abida, and Eldaah. All these are the sons of Keturah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12617,183 +11595,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:34  |  1 Chronicles 1:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞伯拉罕生以撒；以撒的兒子是以掃和以色列。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Abraham begat Isaac. The sons of Isaac; Esau and Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12809,183 +11749,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:35  |  1 Chronicles 1:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以掃的兒子是以利法、流珥、耶烏施、雅蘭、可拉。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The sons of Esau; Eliphaz, Reuel, and Jeush, and Jaalam, and Korah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13001,183 +11903,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:36  |  1 Chronicles 1:36 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以利法的兒子是提幔、阿抹、洗玻、迦坦、基納斯、亭納、亞瑪力。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The sons of Eliphaz; Teman, and Omar, Zephi, and Gatam, Kenaz, and Timna, and Amalek.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13193,183 +12057,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:37  |  1 Chronicles 1:37 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>流珥的兒子是拿哈、謝拉、沙瑪、米撒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The sons of Reuel; Nahath, Zerah, Shammah, and Mizzah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13385,183 +12211,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:38  |  1 Chronicles 1:38 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西珥的兒子是羅坍、朔巴、祭便、亞拿、底順、以察、底珊。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sons of Seir; Lotan, and Shobal, and Zibeon, and Anah, and Dishon, and Ezer, and Dishan.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13577,183 +12365,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:3  |  1 Chronicles 1:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅列[生]以諾；以諾[生]瑪土撒拉；瑪土撒拉[生]拉麥；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Henoch, Methuselah, Lamech,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13769,183 +12519,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:39  |  1 Chronicles 1:39 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羅坍的兒子是何利、荷幔；羅坍的妹子是亭納。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sons of Lotan; Hori, and Homam: and Timna was Lotan’s sister.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13961,183 +12673,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:40  |  1 Chronicles 1:40 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>朔巴的兒子是亞勒文、瑪拿轄、以巴錄、示非、阿南。祭便的兒子是亞雅、亞拿。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The sons of Shobal; Alian, and Manahath, and Ebal, Shephi, and Onam. And the sons of Zibeon; Aiah, and Anah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14153,183 +12827,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:41  |  1 Chronicles 1:41 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞拿的兒子是底順。底順的兒子是哈默蘭、伊是班、益蘭、基蘭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The sons of Anah; Dishon. And the sons of Dishon; Amram, and Eshban, and Ithran, and Cheran.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14345,183 +12981,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:42  |  1 Chronicles 1:42 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以察的兒子是辟罕、撒番、亞干。底珊的兒子是烏斯、亞蘭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The sons of Ezer; Bilhan, and Zavan, and Jakan. The sons of Dishan; Uz, and Aran.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14537,183 +13135,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:43  |  1 Chronicles 1:43 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列人未有君王治理之先，在以東地作王的記在下面：有比珥的兒子比拉，他的[京]城名叫亭哈巴。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now these are the kings that reigned in the land of Edom before any king reigned over the children of Israel; Bela the son of Beor: and the name of his city was Dinhabah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14729,183 +13289,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:44  |  1 Chronicles 1:44 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>比拉死了，波斯拉人謝拉的兒子約巴接續他作王。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when Bela was dead, Jobab the son of Zerah of Bozrah reigned in his stead.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14921,183 +13443,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:45  |  1 Chronicles 1:45 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約巴死了，提幔地的人戶珊接續他作王。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when Jobab was dead, Husham of the land of the Temanites reigned in his stead.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15113,183 +13597,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:46  |  1 Chronicles 1:46 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>戶珊死了，比達的兒子哈達接續他作王。這哈達就是在摩押地殺敗米甸人的，他的[京]城名叫亞未得。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when Husham was dead, Hadad the son of Bedad, which smote Midian in the field of Moab, reigned in his stead: and the name of his city was Avith.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15305,183 +13751,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:47  |  1 Chronicles 1:47 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈達死了，瑪士利加人桑拉接續他作王。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when Hadad was dead, Samlah of Masrekah reigned in his stead.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15497,183 +13905,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:48  |  1 Chronicles 1:48 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>桑拉死了，大河邊的利河伯人掃羅接續他作王。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when Samlah was dead, Shaul of Rehoboth by the river reigned in his stead.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15689,183 +14059,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:4  |  1 Chronicles 1:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>拉麥[生]挪亞；挪亞[生]閃、含、雅弗。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Noah, Shem, Ham, and Japheth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15881,183 +14213,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:49  |  1 Chronicles 1:49 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>掃羅死了，亞革波的兒子巴勒‧哈南接續他作王。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when Shaul was dead, Baal-hanan the son of Achbor reigned in his stead.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16073,183 +14367,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:50  |  1 Chronicles 1:50 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>巴勒‧哈南死了，哈達接續他作王。他的[京]城名叫巴伊，他的妻子名叫米希她別，是米‧薩合的孫女，瑪特列的女兒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when Baal-hanan was dead, Hadad reigned in his stead: and the name of his city was Pai; and his wife’s name was Mehetabel, the daughter of Matred, the daughter of Mezahab.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16265,183 +14521,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:51  |  1 Chronicles 1:51 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈達死了，以東人的族長有亭納族長、亞勒瓦族長、耶帖族長、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hadad died also. And the dukes of Edom were; duke Timnah, duke Aliah, duke Jetheth,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16457,183 +14675,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:52  |  1 Chronicles 1:52 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞何利巴瑪族長、以拉族長、比嫩族長、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Duke Aholibamah, duke Elah, duke Pinon,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16649,183 +14829,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:53  |  1 Chronicles 1:53 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>基納斯族長、提幔族長、米比薩族長、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Duke Kenaz, duke Teman, duke Mibzar,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16841,183 +14983,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:54  |  1 Chronicles 1:54 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>瑪基疊族長、以蘭族長。這都是以東人的族長。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Duke Magdiel, duke Iram. These are the dukes of Edom.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -17033,183 +15137,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:5  |  1 Chronicles 1:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅弗的兒子是歌篾、瑪各、瑪代、雅完、土巴、米設、提拉。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The sons of Japheth; Gomer, and Magog, and Madai, and Javan, and Tubal, and Meshech, and Tiras.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -17225,183 +15291,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:6  |  1 Chronicles 1:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌篾的兒子是亞實基拿、低法、陀迦瑪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sons of Gomer; Ashchenaz, and Riphath, and Togarmah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -17417,183 +15445,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:7  |  1 Chronicles 1:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅完的兒子是以利沙、他施、基提、多單。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sons of Javan; Elishah, and Tarshish, Kittim, and Dodanim.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -17609,183 +15599,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 1:8  |  1 Chronicles 1:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>含的兒子是古實、麥西、弗、迦南。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The sons of Ham; Cush, and Mizraim, Put, and Canaan.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>