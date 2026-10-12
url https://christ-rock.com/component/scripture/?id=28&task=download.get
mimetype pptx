--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -65,126 +65,126 @@
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R95a83db75a0a4bb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R7e533eaea8c14b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R183b566ec51645bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R1f527def0e5c46eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R88d612f04fbd492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R4e80cbb55c864e70" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf3ca00a581ef4327"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Re69b318d5b2e421e"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R30fcb3e6f76d4e21"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Ree6dbdc88545479e"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R04b7d39e585d416a"/>
-[...32 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="Rf5e04df6d5a6402f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R0c69164fc55b47b1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R1f42f53d806247df"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R933c5fa82a054a98"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rbd6f99d43a34435f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R23a82716eaed43cf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R438af901ca35468d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R2a0f84442b2a4d40"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rd9f5012532aa4f0a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rd82c16e1f47f4f19"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R86b2ccb6f41d4481"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rf1f9fc43a4c04ad0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R3b3f7c5a3c86414e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R9c5a6db908d5420d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rf1008d21e1d74548"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R01631ba57ba54b54"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rc08b16c0a59c477c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R4fa8479f6d7d4a37"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R1ec214060f9245d8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rb12cb94821b34887"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R02eb1ee0201145f2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R4230f97d47d94981"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R5d6f16fe4dda4e6b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R0adaa3e856e94199"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rc3119fdccbb147d2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R475f3e575cea4899"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R223adb682f0a42db"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Rf6bce29a74754702"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R7ee92e4f91ec485e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R7b9f1b34ac954b4c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Rdbaa2cc539034a1d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="Rdc57dfc60452432f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R490ee0ca119f41c8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="Re1083367046545bf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="R928d04aadf3e409f"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R71d1c618c9b644ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf3ca00a581ef4327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R30fcb3e6f76d4e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R4b22b3f1e5f04cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R866b2714b4514681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R04b7d39e585d416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf3786606723544ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R690392d92298456c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7edd5f708f224c43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rfad126299ab74202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R95b41a5fb3c24a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R5ce80a7b115f4485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R35e5f0822cb44e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd5b75ac596034638" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re2aa13f9098a4dc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc3a341293976489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R6c22a9d812784053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R44396065cf8f4f02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R85b3add077f54ddd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Ra538d6d7bc364e0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R49c4aae53df1494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R69da68f0215e4ac9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R8970c82626234c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R3c65fe117e244a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R290d012470ca4f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Ref820224231840bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rb3db82ebea70468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R2ddfe94272e44cd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R4577fdbfab3e4e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R87f6129aad0e464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rea51315f5e1f41d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R22463b19101c477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R17166f877b8246e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rda0924cb99ff48a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Reee74d555e544d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R54f5fa7a28894565" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R1ebb2f10b9924179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rcee345ba5cb04050" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rf5e04df6d5a6402f" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R43eaf5f1141f487f" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R1aed18d011f94e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re69b318d5b2e421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ree6dbdc88545479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R3d85a3f23b21457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R87f48e3e9c9a4447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0c69164fc55b47b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1f42f53d806247df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R933c5fa82a054a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbd6f99d43a34435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R23a82716eaed43cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R438af901ca35468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2a0f84442b2a4d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd9f5012532aa4f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd82c16e1f47f4f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R86b2ccb6f41d4481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf1f9fc43a4c04ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R3b3f7c5a3c86414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R9c5a6db908d5420d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf1008d21e1d74548" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R01631ba57ba54b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rc08b16c0a59c477c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R4fa8479f6d7d4a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R1ec214060f9245d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rb12cb94821b34887" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R02eb1ee0201145f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R4230f97d47d94981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R5d6f16fe4dda4e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R0adaa3e856e94199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rc3119fdccbb147d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R475f3e575cea4899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R223adb682f0a42db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rf6bce29a74754702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R7ee92e4f91ec485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R7b9f1b34ac954b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rdbaa2cc539034a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rdc57dfc60452432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R490ee0ca119f41c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Re1083367046545bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R928d04aadf3e409f" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R03cebef5d0ca48b3" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -388,150 +388,150 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0b2d858ef385495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R577f46f7bbbf4f90" /></Relationships>
-[...98 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2d93fa6acf624b2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0be6418edba3405f" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3201b01b44e74969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Radcee62cabc24a1a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R9ea54810f1ed419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1a0ff5fce21342ea" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ref54e403b25c4db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6411e3eb45c345e9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rcd326b1fa25b42fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rae3f38a7f5ad4818" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rcfa547d5dc104221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4f681144047c4aa9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R53cfb560afed4efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra51fdd53c41f469e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re4c7821a659c42c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R53c457d0d8a9468f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Re0e33c747c2643a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8f241b8194954e01" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R3b088ba34f934bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc5b9ba271092429d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R4bf3db00d3414496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7b6a71e8ae6548d6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rf6c2bc11b0f641c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1b117907179c4d48" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rae63f2cbbfe84aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfec7155e513f4760" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rb7102ed444c94af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2d98c167d52e4afe" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rdb3235dc8a8d4e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re5f66b147235486d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Ra61e6893dc5948ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd4e1111058ee4218" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R3f0409a5093d46e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfe3a6e08d79548e2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R5865cd1ff1b24ab1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5fe432938a084dd0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R0b27621eb3a04ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5ee835daa5084250" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Ra9ff66b04c4946e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R283cb81c619f46c5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R6530cbb6a1304aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra73f84d0067c41ae" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R87c6bdeefa1e4c0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf897ad07ceee4d19" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R83cdda99b5064fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdd3050a0dd2144f1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0a5f489803b149e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R05c58cca122849c1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R4764db1cf0014fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6b2aa744600248b8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rdeb7f7bcb4eb4139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rca2a75ac59394ede" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rafe011c0de6240cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re12ed46a102548bb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R1499c8ad06f140a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2d2cd839dd3c4bf2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R50935b8bdc4a4f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3efae9e125134aca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R97123e9088244258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re27acd5603bc40c7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R644b08ef4cb14508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rac3736d45d044f42" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R97b430a2bfdf44ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9e4f27cd4b22426d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra5bd2e5b1f6c4e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R96260edea14b4128" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd9c632f574874a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R33fc9d3aa45f4740" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra12369334b784924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf3a0921dc21c432c" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3720,100 +3720,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7ee9f71f1d4e40bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R1356ddf4c2734ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rb5cacc40f3904bc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R0cd7654e8565476c" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R78ae5ecf61b34654" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb52767323edf4fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R876e249e269f4895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R48868d3b6f25425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R4ee17e28e6154d7d" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R820a409390644136" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1356ddf4c2734ee0"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R876e249e269f4895"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb5cacc40f3904bc0"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R48868d3b6f25425d"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4839,116 +4839,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R0cd7654e8565476c"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R4ee17e28e6154d7d"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R113ebc753c6b4c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R00ca69926c214eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1e1e186a362f4ffb" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rb9690c3ea9f04b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd47803d7e9194087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf1ab1bc51e234cdb" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R00ca69926c214eac"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R1e1e186a362f4ffb"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd47803d7e9194087"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf1ab1bc51e234cdb"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -5012,150 +5012,150 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf67d68554caa4c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R9425a7c891e14a1f" /></Relationships>
-[...98 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3ccb978f0d874f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R33d81d975edc487b" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbdae16fcb41142c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R628517ee18e64d65" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4ae38d3120094d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R920b835a387847e0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd24c08ea64e54902" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R39070fe86f8a406a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R46da2ff744754112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R058bae8060fe4458" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8e4f585d4b254498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R6a920d97752d4a84" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb65a7be34a9a48cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R22ab934d50a84b77" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R752bb9a7a1b341b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R698eab8e92ee4aa5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6de50ae90c274a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R82949c47ec754522" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc093649b82d049a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R5987616ea44d47c2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1e514ac0734d4083" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R2bd254869be74fd7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R683d606b9ccc4dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R243cacb9173c40da" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R43afd7061a6b46d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rdd81cd1ca2854e93" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raa010b4401344694" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R8f945009ec79435d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb2b45c255ac844ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R457847734a6b49a8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc91f6ce5914d4035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rb802ca226563449e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R754fe037fa87403f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Raffb6401c7ea4c77" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0e4c509f803f4960" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R6cb9d4a429cc4823" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd7be99f674d04985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R01e299d69c824c1a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcea91e45461e42f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Rb34bf73bc1ab447b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R94c1e47a7e6d4282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R16ab360b50cf4fe5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R37b1c5f0533943bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R5dc3c156318e4abc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R70475572d63545f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="Rf4f86fd309a24ab1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3cec06745f7c4c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rf78680b566dc4b83" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re9e1765f15424e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="Rc60ae2af52d34649" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcb7c381b6f4b4d11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R24d65b0cfa224520" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1825d8bef27b405b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R3658375612ce4f47" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R33f47ba1d678438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="Re632d613463d415d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra97539174d46498c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="Re58e876da03e4102" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R44bea14466704562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R2212e965449443c4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rea5712a8371f4768" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Re3ddcf319dcd4ebb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R46703f04ae58466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rc88f67b980dd4338" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1118bf528d374c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R8719e60bdec04e6b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R20470c77733a4700" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R172b8b4830464307" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4a185523d9884df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R7052bbc9cea44571" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5173,65 +5173,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書第5章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ephesians 5 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5249,183 +5253,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 5:9  |  Ephesians 5:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>光明所結的果子就是一切良善、公義、誠實。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>(For the fruit of the Spirit is in all goodness and righteousness and truth;)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5441,183 +5407,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 5:10  |  Ephesians 5:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>總要察驗何為主所喜悅的事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Proving what is acceptable unto the Lord.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5633,183 +5561,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 5:11  |  Ephesians 5:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那暗昧無益的事，不要與人同行，倒要責備[行這事的人]；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And have no fellowship with the unfruitful works of darkness, but rather reprove them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5825,183 +5715,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 5:12  |  Ephesians 5:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為他們暗中所行的，就是提起來也是可恥的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For it is a shame even to speak of those things which are done of them in secret.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6017,183 +5869,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 5:13  |  Ephesians 5:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡事受了責備，就被光顯明出來，因為一切能顯明的就是光。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But all things that are reproved are made manifest by the light: for whatsoever doth make manifest is light.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6209,183 +6023,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 5:14  |  Ephesians 5:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以[主]說： 你這睡着的人當醒過來， 從死裏復活！ 基督就要光照你了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore he saith, Awake thou that sleepest, and arise from the dead, and Christ shall give thee light.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6401,183 +6177,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 5:15  |  Ephesians 5:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要謹慎行事，不要像愚昧人，當像智慧人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>See then that ye walk circumspectly, not as fools, but as wise,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6593,183 +6331,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 5:16  |  Ephesians 5:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要愛惜光陰，因為現今的世代邪惡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Redeeming the time, because the days are evil.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6785,183 +6485,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 5:17  |  Ephesians 5:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不要作糊塗人，要明白主的旨意如何。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore be ye not unwise, but understanding what the will of the Lord is.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6977,183 +6639,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 5:18  |  Ephesians 5:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不要醉酒，酒能使人放蕩；乃要被[聖]靈充滿。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And be not drunk with wine, wherein is excess; but be filled with the Spirit;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7169,183 +6793,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 5:1  |  Ephesians 5:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，你們該效法神，好像蒙慈愛的兒女一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Be ye therefore followers of God, as dear children;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7361,183 +6947,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 5:19  |  Ephesians 5:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當用詩章、頌詞、靈歌彼此對說，口唱心和地讚美主。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Speaking to yourselves in psalms and hymns and spiritual songs, singing and making melody in your heart to the Lord;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7553,183 +7101,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 5:20  |  Ephesians 5:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡事要奉我們主耶穌基督的名常常感謝父神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Giving thanks always for all things unto God and the Father in the name of our Lord Jesus Christ;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7745,183 +7255,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 5:21  |  Ephesians 5:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又當存敬畏基督的心，彼此順服。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Submitting yourselves one to another in the fear of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7937,183 +7409,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 5:22  |  Ephesians 5:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們作妻子的，[當順服]自己的丈夫，如同[順服]主。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wives, submit yourselves unto your own husbands, as unto the Lord.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8129,183 +7563,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 5:23  |  Ephesians 5:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為丈夫是妻子的頭，如同基督是教會的頭；他又是[教會]全體的救主。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the husband is the head of the wife, even as Christ is the head of the church: and he is the saviour of the body.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8321,183 +7717,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 5:24  |  Ephesians 5:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>教會怎樣順服基督，妻子也要怎樣凡事順服丈夫。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore as the church is subject unto Christ, so let the wives be to their own husbands in every thing.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8513,183 +7871,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 5:25  |  Ephesians 5:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們作丈夫的，要愛你們的妻子，正如基督愛教會，為教會捨己。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Husbands, love your wives, even as Christ also loved the church, and gave himself for it;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8705,183 +8025,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 5:26  |  Ephesians 5:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要用水藉着道把教會洗淨，成為聖潔，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That he might sanctify and cleanse it with the washing of water by the word,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8897,183 +8179,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 5:27  |  Ephesians 5:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>可以獻給自己，作個榮耀的教會，毫無玷污、皺紋等類的病，乃是聖潔沒有瑕疵的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That he might present it to himself a glorious church, not having spot, or wrinkle, or any such thing; but that it should be holy and without blemish.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9089,183 +8333,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 5:28  |  Ephesians 5:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>丈夫也當照樣愛妻子，如同愛自己的身子；愛妻子便是愛自己了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So ought men to love their wives as their own bodies. He that loveth his wife loveth himself.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9281,183 +8487,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 5:2  |  Ephesians 5:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>也要憑愛心行事，正如基督愛我們，為我們捨了自己，當作馨香的供物和祭物，獻與神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And walk in love, as Christ also hath loved us, and hath given himself for us an offering and a sacrifice to God for a sweetsmelling savour.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9473,183 +8641,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 5:29  |  Ephesians 5:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從來沒有人恨惡自己的身子，總是保養顧惜，正像基督待教會一樣，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For no man ever yet hated his own flesh; but nourisheth and cherisheth it, even as the Lord the church:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9665,183 +8795,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 5:30  |  Ephesians 5:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因我們是他身上的肢體。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For we are members of his body, of his flesh, and of his bones.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9857,183 +8949,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 5:31  |  Ephesians 5:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>為這個緣故，人要離開父母，與妻子連合，二人成為一體。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For this cause shall a man leave his father and mother, and shall be joined unto his wife, and they two shall be one flesh.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10049,183 +9103,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 5:32  |  Ephesians 5:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這是極大的奧祕，但我是指着基督和教會說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>This is a great mystery: but I speak concerning Christ and the church.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10241,183 +9257,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 5:33  |  Ephesians 5:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>然而，你們各人都當愛妻子，如同愛自己一樣。妻子也當敬重她的丈夫。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Nevertheless let every one of you in particular so love his wife even as himself; and the wife see that she reverence her husband.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10433,183 +9411,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 5:3  |  Ephesians 5:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>至於淫亂並一切污穢，或是貪婪，在你們中間連提都不可，方合聖徒的體統。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But fornication, and all uncleanness, or covetousness, let it not be once named among you, as becometh saints;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10625,183 +9565,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 5:4  |  Ephesians 5:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>淫詞、妄語，和戲笑的話都不相宜；總要說感謝的話。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Neither filthiness, nor foolish talking, nor jesting, which are not convenient: but rather giving of thanks.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10817,183 +9719,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 5:5  |  Ephesians 5:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為你們確實地知道，無論是淫亂的，是污穢的，是有貪心的，在基督和神的國裏都是無分的。有貪心的，就與拜偶像的一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For this ye know, that no whoremonger, nor unclean person, nor covetous man, who is an idolater, hath any inheritance in the kingdom of Christ and of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11009,183 +9873,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 5:6  |  Ephesians 5:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不要被人虛浮的話欺哄；因這些事，神的忿怒必臨到那悖逆之子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let no man deceive you with vain words: for because of these things cometh the wrath of God upon the children of disobedience.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11201,183 +10027,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 5:7  |  Ephesians 5:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，你們不要與他們同夥。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Be not ye therefore partakers with them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11393,183 +10181,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 5:8  |  Ephesians 5:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從前你們是暗昧的，但如今在主裏面是光明的，行事為人就當像光明的子女。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For ye were sometimes darkness, but now are ye light in the Lord: walk as children of light:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>