--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -33,110 +33,110 @@
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R29685706581044a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R377c30fbf2de4898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rc452089ae3d142e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6758d15f66924653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4652fb2c41ca49dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R3793edb3f38345b2" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R2ac696e0b9e648b7"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R99e26524dbd745bd"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rfec77f5258884c7b"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R0b0e894cfced4771"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R4be7007e77bc4ff0"/>
-[...16 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R87930ccfd6824918"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R47a331f28ddd48ab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R68adf43497ef48db"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R0e45d72774ab4d1f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R1ccc50ec01234647"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rd44865dd49244a8d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rc7830c684d58482a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R59c4cf0797f942ac"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R7a79995e18354c72"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rf6f64b0e74f64ce7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Re89e86818fd8402e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R01ad147ce442448a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rb11e58a49c5c4d95"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rf7979174e3b14101"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R682031e21cba4e63"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rafc9aaa0c9ae4457"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R6174793b72f74dbf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Ra100d50f78af4d2e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Re3959dfb3382415f"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Re183fabc58a14c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2ac696e0b9e648b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfec77f5258884c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R03e78e4d6af0445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Re966f1dc40e247d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4be7007e77bc4ff0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rcfb074b25c784dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6797dcb19fa542c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6c216e35077247f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R745b22a4a0a54a6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re385f7dfac784b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd30e47bcfd074644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R1a7d4a7728384f04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R86d21f5e56aa4ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rfa8d21b288cd4bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R9b2dc5fdbb8c45cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0f346d38f5624a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5457b66bb55e47f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R66dfdce765ec47ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R6b48d0a1a3a0482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R5965821db07b4ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rba4d5ce71d80494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R87930ccfd6824918" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R7179c9d4882d42aa" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R16253586f93e4035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R99e26524dbd745bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0b0e894cfced4771" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R7795a8f305d947f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R28dc14aeabcd43c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R47a331f28ddd48ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R68adf43497ef48db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0e45d72774ab4d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R1ccc50ec01234647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd44865dd49244a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc7830c684d58482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R59c4cf0797f942ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R7a79995e18354c72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf6f64b0e74f64ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re89e86818fd8402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R01ad147ce442448a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb11e58a49c5c4d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rf7979174e3b14101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R682031e21cba4e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rafc9aaa0c9ae4457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R6174793b72f74dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Ra100d50f78af4d2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Re3959dfb3382415f" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R71235232a09245a7" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -340,102 +340,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R64efc9fc146241cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb494076cbeaa4c38" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R886ecd701de44893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R87308f1d3b9b4dca" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6d6830284e5d48f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R74b529b364e84bb5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R590b78a7633d44eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8cede8da6d6f4c2f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R914701faf72d4596" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf330d941ce7a449e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5fbd18105a5c4cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8725f073e9e54cd5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rc5040e03bda84cd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0cb6752876c54ce5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Re441372502944ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd1fe8626c1d34b3a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R9c1565fb64a1406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc4ce4fe16bb948ce" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ref45cb8a8d904c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4e91d6605d9749f7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rcad3a1f261804a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R12bd5e81324e41b8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R1814dbcb1af84b3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9b1de07c97e840af" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R170a9b3a6ff040d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R84ec1fa5d8df4818" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5d3d0f85d1d94154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra0bb77c17e4b4cf5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R606f14d8d2c0462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8b821804bbc6405a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2c95abedde1c4e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R16a57cfeead8470d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0d1ad9c0fc9142fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R243edf837a1a4b12" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R848177af4e8543c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R74d77cf4d65046c7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R4aa869852c5649ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R875a3572552a4133" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re96382ea6f464094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R19c2f2dc040d48aa" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2104,100 +2104,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R61bea2a7700e42a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Ra6d68d37a67b42ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R8c14a56be0044570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R5f4e38a575b9490e" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4372248a52a84aaa" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc27fc2c4ada34cd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re14bf99809054cd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rda59b80f630c4e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R6e9d48a3047e47e8" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re4ac1b766f5145b2" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra6d68d37a67b42ed"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re14bf99809054cd2"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8c14a56be0044570"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rda59b80f630c4e0d"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3223,116 +3223,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R5f4e38a575b9490e"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R6e9d48a3047e47e8"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R50f7c893255b4eff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rada62f6f90874c0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra1eac391411346e9" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ra6999323740546c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9cbc3ae58f8a4367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7d09a402539b437f" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rada62f6f90874c0b"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Ra1eac391411346e9"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R9cbc3ae58f8a4367"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R7d09a402539b437f"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3396,102 +3396,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rec3df115760c4fac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R5a3fe19ac2944f65" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4e86e61ef0a74594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R296d9d741ae54c20" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd7a22105cca045e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rbb7f8e6ac0b44211" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2ca733c739614df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R23bab56e6b374c30" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R438f591f6e0c4d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R556a2491374e4283" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re282891077294415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R3787d5fd3a0e4368" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9f39306abbb3450a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R5df85d1d5bc44c4e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R43fab72c95f44011" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R8135a9a5a3784b66" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R24f416aca07642cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R1e4d972b95f04276" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcbc7bc3a43024bf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R4611592482a6445d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R97afe1dbd8584e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R5379bb9ce12741bf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3dfa541a96ac4ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R306e404669ce4a4b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc22f42eec084495b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R561f027e842947c5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R693e9f7c495841eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R6f0aa728e6e843ad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R96ae140b9cf14bca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R13308c67798248c6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4d76f4ca1e51490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R4305bf153fab41c1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfb0df42432a74da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R7cf5dcd7083b4842" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd581490109bb4ee8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R0493969d7c0a40ce" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra7129fe1d50c43bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R02645f0fc7a64567" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R900d6d4818e84d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R7442c3c7a5f54561" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3509,65 +3509,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上第14章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>1 Chronicles 14 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3585,183 +3589,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 14:9  |  1 Chronicles 14:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>非利士人來了，布散在利乏音谷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the Philistines came and spread themselves in the valley of Rephaim.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3777,179 +3743,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 14:10  |  1 Chronicles 14:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛求問神，說：「我可以上去攻打非利士人嗎？你將他們交在我手裏嗎？」耶和華說：「你可以上去，我必將他們交在你手裏。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And David enquired of God, saying, Shall I go up against the Philistines? and wilt thou deliver them into mine hand? And the LORD said unto him, Go up; for I will deliver them into thine hand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3969,183 +3897,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 14:11  |  1 Chronicles 14:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>非利士人來到巴力‧毗拉心，大衛在那裏殺敗他們。大衛說：「神藉我的手沖破敵人，如同水沖去一般」；因此稱那地方為巴力‧毗拉心。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So they came up to Baal-perazim; and David smote them there. Then David said, God hath broken in upon mine enemies by mine hand like the breaking forth of waters: therefore they called the name of that place Baal-perazim.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4161,183 +4051,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 14:12  |  1 Chronicles 14:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>非利士人將神像撇在那裏，大衛吩咐人用火焚燒了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when they had left their gods there, David gave a commandment, and they were burned with fire.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4353,183 +4205,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 14:13  |  1 Chronicles 14:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>非利士人又布散在利乏音谷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the Philistines yet again spread themselves abroad in the valley.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4545,183 +4359,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 14:14  |  1 Chronicles 14:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛又求問神。神說：「不要一直地上去，要轉到他們後頭，從桑林對面攻打他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore David enquired again of God; and God said unto him, Go not up after them; turn away from them, and come upon them over against the mulberry trees.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4737,179 +4513,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 14:15  |  1 Chronicles 14:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你聽見桑樹梢上有腳步的聲音，就要出戰，因為神已經在你前頭去攻打非利士人的軍隊。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it shall be, when thou shalt hear a sound of going in the tops of the mulberry trees, that then thou shalt go out to battle: for God is gone forth before thee to smite the host of the Philistines.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4929,183 +4667,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 14:16  |  1 Chronicles 14:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛就遵着神所吩咐的，攻打非利士人的軍隊，從基遍直到基色。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>David therefore did as God commanded him: and they smote the host of the Philistines from Gibeon even to Gazer.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5121,183 +4821,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 14:17  |  1 Chronicles 14:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是大衛的名傳揚到列國，耶和華使列國都懼怕他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the fame of David went out into all lands; and the LORD brought the fear of him upon all nations.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5313,183 +4975,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 14:1  |  1 Chronicles 14:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>泰爾王希蘭將香柏木運到大衛那裏，又差遣使者和石匠、木匠給大衛建造宮殿。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now Hiram king of Tyre sent messengers to David, and timber of cedars, with masons and carpenters, to build him an house.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5505,183 +5129,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 14:2  |  1 Chronicles 14:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛就知道耶和華堅立他作以色列王，又為自己的民以色列，使他的國興旺。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And David perceived that the LORD had confirmed him king over Israel, for his kingdom was lifted up on high, because of his people Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5697,183 +5283,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 14:3  |  1 Chronicles 14:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛在耶路撒冷又立后妃，又生兒女。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And David took more wives at Jerusalem: and David begat more sons and daughters.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5889,183 +5437,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 14:4  |  1 Chronicles 14:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在耶路撒冷所生的眾子是沙母亞、朔罷、拿單、所羅門、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now these are the names of his children which he had in Jerusalem; Shammua, and Shobab, Nathan, and Solomon,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6081,183 +5591,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 14:5  |  1 Chronicles 14:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>益轄、以利書亞、以法列、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Ibhar, and Elishua, and Elpalet,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6273,183 +5745,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 14:6  |  1 Chronicles 14:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>挪迦、尼斐、雅非亞、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Nogah, and Nepheg, and Japhia,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6465,183 +5899,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 14:7  |  1 Chronicles 14:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以利沙瑪、比利雅大、以利法列。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Elishama, and Beeliada, and Eliphalet.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6657,183 +6053,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 14:8  |  1 Chronicles 14:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>非利士人聽見大衛受膏作以色列眾人的王，非利士眾人就上來尋索大衛。大衛聽見，就出去迎敵。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when the Philistines heard that David was anointed king over all Israel, all the Philistines went up to seek David. And David heard of it, and went out against them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>