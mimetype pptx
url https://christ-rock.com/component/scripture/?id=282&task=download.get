--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -53,120 +53,120 @@
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re336ce49bc5d4f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R41c965c281b445fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra33865bca24f40b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R1b61818cd57f4545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R207e65c4a9f34376" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rc8b946266bfb4919" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R95fdb15dd6924592"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rb3fa9e8cd05a4913"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R2c499e5d8ffd475f"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Recbb6ddee8844cc3"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R8bbe7b212e474200"/>
-[...26 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Raaba0b3f27c342bc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R7ed28bdff7644a50"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Re412716159fd4e3d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rc4feb8d31703487e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R264aa6f317704327"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R880c5405bc684531"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R926182016e1f4e03"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R2672f01b706f4d77"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rea7375095331474a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rde68dd8242f445b4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R0d25b3fb90b94db5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R10ce77cb18054934"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Ra72fb7cf3ceb460e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R1050a3cae27f4864"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R3c5c819121c24b86"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Recd10f7647d3442b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R25461917d4934cc1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R87040541c9604e34"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R5ef55249e6a14f55"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R31c1ad80ee10459d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R482fd7f4e1f043ea"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R3551c3a204af454a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R79f41d9cc55246ec"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R9cac903cd8424a8e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rfe75e106e97b41a7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rf907bae4aea94041"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R20f079b962934a3c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R8b0c0dd451d44017"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R44cf9414b5df4b70"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R78c59f188b30431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R95fdb15dd6924592" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2c499e5d8ffd475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R2d52764158de4232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R14757ef63624495b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8bbe7b212e474200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1816e5330dfc4415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd192721dd7084c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Raea6ead7439241a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1bf8940878c14fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R63876832c5de40bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc9c45d43fd434bd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Race645e9b8c74496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2848cd4c95c14232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R6b57f6bdff3b4765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd09e360125864564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R737522c5c9814c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R0d5a1552901a4db0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R19fc05865ea34458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R4a1a562b48954c8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rf55ce2be838f4fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R46f4a484537044a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R02235ed7a8d64694" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R8af6d1745a764d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Re1d0545409f240b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R828ea5f0aeb943f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rc6eb10b9f8b14526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R1eb940b669bc4a9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R7b1fe61a71fd46f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R20194428006740e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R56d78a1592574cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R3b7977f94ede421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Raaba0b3f27c342bc" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R6c90cb981d7c430e" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R2c383f387c40413a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb3fa9e8cd05a4913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Recbb6ddee8844cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R68ed5d14b3b34f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R2083eb3b1e2845ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7ed28bdff7644a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re412716159fd4e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc4feb8d31703487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R264aa6f317704327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R880c5405bc684531" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R926182016e1f4e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2672f01b706f4d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rea7375095331474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rde68dd8242f445b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R0d25b3fb90b94db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R10ce77cb18054934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ra72fb7cf3ceb460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R1050a3cae27f4864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R3c5c819121c24b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Recd10f7647d3442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R25461917d4934cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R87040541c9604e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R5ef55249e6a14f55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R31c1ad80ee10459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R482fd7f4e1f043ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R3551c3a204af454a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R79f41d9cc55246ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R9cac903cd8424a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rfe75e106e97b41a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rf907bae4aea94041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R20f079b962934a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R8b0c0dd451d44017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R44cf9414b5df4b70" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rbd90933e1804489d" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -370,132 +370,132 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4b6832d32be64e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3fb4a730800a4d5c" /></Relationships>
-[...80 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rbc0145cdcd984ae5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8e43242221964a63" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf85e3eef29324e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R76dc3c7fec25495f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re89f091aa23f4b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb24b3fbbf2144733" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R4ea3e870951d4313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9447a7437dd74748" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R9d1fe93435bd40c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbd8a023d39b74672" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re823ef6e15db4d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0adb0381c9d24eb4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R104edcbb0b674585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9d3bf403b4954d3f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R80ee8c1d196842d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7fed098ffa384680" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R4c74ed32cedb46cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcca8c04c71f44ddd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rea000ea3b0be41f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4775008547564846" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R0ed0466924bb4ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6e08b6036d464e1d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R61075da94538499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1695f228cb3d43c2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd71bc4407ac94e45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6c0d5ed451584d2a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R29f73dd78c984596" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re25b7026c87e4609" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rb6687578b1e441d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re5ccac5fce244a15" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Re23bce5c8e8348c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R698615700bc8452d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R08208a5700564eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4cfd50772e6444a9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R7b940292cb464a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0b46f9f2c070410a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R1a19330cfb524730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra8483aeb11784c0c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rf26fd676cf2f43cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7532028eece2486a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R0e6212b871414e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R87a18f803c114c4c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rfed136dfab37444c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R64630c9f10604b50" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R757d9c58e5b344f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd22be32324d34455" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R02bb897e0d574ecc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R63ba1bf61d294c23" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R83a26bb42ad6458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3547a213dcb54137" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd176369e3b444c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R48d836ad48714f1c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4cbcf9c894764b20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R96b91310dd454c06" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R4c5a04970b6744a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra141782b71ea4b7e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R154657028e354669" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra82a3eca7c37499a" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3114,100 +3114,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7898bb906bb54ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rfe717a20e6114059" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R45ef0f79906b409c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R39af02d543584e3f" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbc568d62ab9e4f47" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1378a7b67e3f4614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R8ee598dbdcc64796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R40497165a93c4ee6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R1f993ce9ce79494f" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2b40696d03b943d8" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfe717a20e6114059"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8ee598dbdcc64796"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R45ef0f79906b409c"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R40497165a93c4ee6"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4233,116 +4233,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R39af02d543584e3f"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R1f993ce9ce79494f"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R94089ad5fb3448cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1d1d1ab015fc4931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ref7315ca52e24918" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R46fc49bf695c4ef6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7f696411d2e54fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R82e9fff7642142d6" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1d1d1ab015fc4931"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Ref7315ca52e24918"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R7f696411d2e54fe4"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R82e9fff7642142d6"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4406,132 +4406,132 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R43c58738c03f4d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R517c94b87620443e" /></Relationships>
-[...80 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re0fc3b4321014651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R632221e5f66e4be2" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd18718e9f4064c2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R46b4d97c0dfe4a40" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc0a06d06a0b64915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R6756559948054c76" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9498811e94444cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R7ed456ef02724512" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R47e83d2b625a4797" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rdffe674cf495485f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R50360d04f09247b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rb5f4ff4ee0284936" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd41f46194578426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R3a8f8c8930754ad9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbcbd95c080fb4048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Re52046cd755e4d2e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R093cffcec2754507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rfa39218491224ca3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8d8c9b4cc87a4a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R295690078c844be5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5a1c2a890f2b4965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R3b237e9e9c414c62" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ref2b81cdd11d4ead" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R3ba46cb1a8b741a0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R664c33f3ad6348d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Ra8e245778ed14f07" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R49ef98cd21ed43bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R90d8270ce1a14789" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R251473d589b64319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R56562027bff44221" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1035f45f19bc4988" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R27cd0999eff14de3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra884dfbdf27b46cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R8d0d7d959aff49c4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R03a8d2e5d1fe4ec7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Ra686d344c84b4232" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9cf563e7edd147aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R34e20058c818402b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdeddfb57794b4532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Rb8dd239304dd4486" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1122f94b34634da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Rcfbcff4a72bb45e4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcc5b980620f34ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R9186a4e4853e4323" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbd9f336f833d472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R0fb616cf16f94355" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R32babd13b389493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R102b8039f4384ad3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6f9dcf3783244ded" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Ra06423a429df45b8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rad32e93f78184d05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R346e7f8983864c27" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5612fbfceaaf4a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R570643258819428f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R17257cd8ca114a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R7bfbc85258744161" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R18760c666aef48dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rd82c566a79094791" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4549,65 +4549,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上第17章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>1 Chronicles 17 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4625,183 +4629,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 17:9  |  1 Chronicles 17:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必為我民以色列選定一個地方，栽培他們，使他們住自己的地方，不再遷移；凶惡之子也不像從前擾害他們，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Also I will ordain a place for my people Israel, and will plant them, and they shall dwell in their place, and shall be moved no more; neither shall the children of wickedness waste them any more, as at the beginning,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4817,179 +4783,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 17:10  |  1 Chronicles 17:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並不像我命士師治理我民以色列的時候一樣。我必治服你的一切仇敵，並且我－耶和華應許你，必為你建立家室。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And since the time that I commanded judges to be over my people Israel. Moreover I will subdue all thine enemies. Furthermore I tell thee that the LORD will build thee an house.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5009,179 +4937,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 17:11  |  1 Chronicles 17:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你壽數滿足歸你列祖的時候，我必使你的後裔接續你的位，我也必堅定他的國。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it shall come to pass, when thy days be expired that thou must go to be with thy fathers, that I will raise up thy seed after thee, which shall be of thy sons; and I will establish his kingdom.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5201,183 +5091,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 17:12  |  1 Chronicles 17:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他必為我建造殿宇；我必堅定他的國位直到永遠。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He shall build me an house, and I will stablish his throne for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5393,183 +5245,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 17:13  |  1 Chronicles 17:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要作他的父，他要作我的子；並不使我的慈愛離開他，像離開在你以前的掃羅一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will be his father, and he shall be my son: and I will not take my mercy away from him, as I took it from him that was before thee:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5585,183 +5399,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 17:14  |  1 Chronicles 17:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我卻要將他永遠堅立在我家裏和我國裏；他的國位也必堅定，直到永遠。』」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But I will settle him in mine house and in my kingdom for ever: and his throne shall be established for evermore.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5777,183 +5553,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 17:15  |  1 Chronicles 17:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>拿單就按這一切話，照這默示告訴大衛。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>According to all these words, and according to all this vision, so did Nathan speak unto David.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5969,183 +5707,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 17:16  |  1 Chronicles 17:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是大衛王進去，坐在耶和華面前，說：「耶和華神啊，我是誰，我的家算甚麼，你竟使我到這地步呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And David the king came and sat before the LORD, and said, Who am I, O LORD God, and what is mine house, that thou hast brought me hitherto?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6161,179 +5861,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 17:17  |  1 Chronicles 17:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神啊，這在你眼中還看為小，又應許你僕人的家至於久遠。耶和華神啊，你看顧我好像看顧高貴的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And yet this was a small thing in thine eyes, O God; for thou hast also spoken of thy servant’s house for a great while to come, and hast regarded me according to the estate of a man of high degree, O LORD God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6353,183 +6015,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 17:18  |  1 Chronicles 17:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你加於僕人的尊榮，我還有何言可說呢？因為你知道你的僕人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>What can David speak more to thee for the honour of thy servant? for thou knowest thy servant.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6545,179 +6169,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 17:1  |  1 Chronicles 17:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛住在自己宮中，對先知拿單說：「看哪，我住在香柏木的宮中，耶和華的約櫃反在幔子裏。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now it came to pass, as David sat in his house, that David said to Nathan the prophet, Lo, I dwell in an house of cedars, but the ark of the covenant of the LORD remaineth under curtains.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6737,183 +6323,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 17:19  |  1 Chronicles 17:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，你行了這大事，並且顯明出來，是因你僕人的緣故，也是照你的心意。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O LORD, for thy servant’s sake, and according to thine own heart, hast thou done all this greatness, in making known all these great things.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6929,183 +6477,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 17:20  |  1 Chronicles 17:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，照我們耳中聽見，沒有可比你的，除你以外再無神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O LORD, there is none like thee, neither is there any God beside thee, according to all that we have heard with our ears.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7121,183 +6631,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 17:21  |  1 Chronicles 17:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>世上有何民能比你的民以色列呢？你神從埃及救贖他們作自己的子民，又在你贖出來的民面前行大而可畏的事，驅逐列邦人，顯出你的大名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And what one nation in the earth is like thy people Israel, whom God went to redeem to be his own people, to make thee a name of greatness and terribleness, by driving out nations from before thy people, whom thou hast redeemed out of Egypt?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7313,183 +6785,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 17:22  |  1 Chronicles 17:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你使以色列人作你的子民，直到永遠；你－耶和華也作他們的神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thy people Israel didst thou make thine own people for ever; and thou, LORD, becamest their God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7505,183 +6939,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 17:23  |  1 Chronicles 17:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，你所應許僕人和僕人家的話，求你堅定，直到永遠，照你所說的而行。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore now, LORD, let the thing that thou hast spoken concerning thy servant and concerning his house be established for ever, and do as thou hast said.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7697,179 +7093,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 17:24  |  1 Chronicles 17:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願你的名永遠堅立，被尊為大，說：『萬軍之耶和華是以色列的神，是治理以色列的神。』這樣，你僕人大衛的家必在你面前堅立。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let it even be established, that thy name may be magnified for ever, saying, The LORD of hosts is the God of Israel, even a God to Israel: and let the house of David thy servant be established before thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7889,183 +7247,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 17:25  |  1 Chronicles 17:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的神啊，因你啟示僕人說，我必為你建立家室，所以僕人大膽在你面前祈禱。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thou, O my God, hast told thy servant that thou wilt build him an house: therefore thy servant hath found in his heart to pray before thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8081,183 +7401,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 17:26  |  1 Chronicles 17:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，惟有你是神，你也應許將這福氣賜給僕人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And now, LORD, thou art God, and hast promised this goodness unto thy servant:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8273,183 +7555,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 17:27  |  1 Chronicles 17:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>現在你喜悅賜福與僕人的家，可以永存在你面前。耶和華啊，你已經賜福，還要賜福到永遠。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now therefore let it please thee to bless the house of thy servant, that it may be before thee for ever: for thou blessest, O LORD, and it shall be blessed for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8465,183 +7709,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 17:2  |  1 Chronicles 17:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>拿單對大衛說：「你可以照你的心意而行，因為神與你同在。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then Nathan said unto David, Do all that is in thine heart; for God is with thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8657,183 +7863,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 17:3  |  1 Chronicles 17:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當夜，神的話臨到拿單，說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass the same night, that the word of God came to Nathan, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8849,183 +8017,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 17:4  |  1 Chronicles 17:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你去告訴我僕人大衛，說耶和華如此說：『你不可建造殿宇給我居住。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Go and tell David my servant, Thus saith the LORD, Thou shalt not build me an house to dwell in:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9041,183 +8171,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 17:5  |  1 Chronicles 17:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>自從我領以色列人出埃及，直到今日，我未曾住過殿宇，乃從這會幕到那會幕，從這帳幕[到那帳幕]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I have not dwelt in an house since the day that I brought up Israel unto this day; but have gone from tent to tent, and from one tabernacle to another.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9233,179 +8325,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 17:6  |  1 Chronicles 17:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡我同以色列人所走的地方，我何曾向以色列的一個士師，就是我吩咐牧養我民的說：你為何不給我建造香柏木的殿宇呢？』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wheresoever I have walked with all Israel, spake I a word to any of the judges of Israel, whom I commanded to feed my people, saying, Why have ye not built me an house of cedars?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -9425,179 +8479,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 17:7  |  1 Chronicles 17:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>現在你要告訴我僕人大衛，說萬軍之耶和華如此說：『我從羊圈中將你召來，叫你不再跟從羊群，立你作我民以色列的君。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now therefore thus shalt thou say unto my servant David, Thus saith the LORD of hosts, I took thee from the sheepcote, even from following the sheep, that thou shouldest be ruler over my people Israel:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -9617,179 +8633,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 17:8  |  1 Chronicles 17:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你無論往哪裏去，我常與你同在，剪除你的一切仇敵；我必使你得大名，好像世上大大有名的人一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I have been with thee whithersoever thou hast walked, and have cut off all thine enemies from before thee, and have made thee a name like the name of the great men that are in the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>