--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -57,122 +57,122 @@
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf6bc02d3a9a74b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R2b37cdfb126647a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rc126288afcc74a56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0f89c57568c24653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R921687c9f7884318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R840676a25cb84942" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rad1a82d98169464b"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R00b8d79d0e294c8c"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R15ff264feda04f9b"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R57bbdf07ca4645a6"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R990749caaed34d95"/>
-[...28 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R8b7793f045614447"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc7dbadd3c6fe4e8d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R8601d615c4e54f81"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rc95e1b2a086a4a58"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R2dc9250ad1fa4adb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Re7843db257854c73"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R9151f75720dc40a3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rfa3b2343d383469b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rd69b1294c10f43a2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R3d9d33468bbe4ac6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rbf32b7ec36e04b0b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R3b9e7a23e261425f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R84150b07366641ea"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R2e477fdacd954dd3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R014d9c851aaa484d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Ra7bc0d6d6a0942d2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R0bffcbd4f49343ba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rf754de179e774112"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rb38df0affb894013"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rdec7ea4b4ac84ec2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R13c13dbad4424ead"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R7346fbdd35054d13"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rb5aca60dd421410f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rdee04528ec334588"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Ra20fe9e0a7784eb5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rf7c5a421ba7a4c87"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Rff13bfb6d6824bfa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R0c46cc14401340bc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R3a62e0b5aa094062"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R68c24db3ed514961"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R051d63b65e4648ae"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rab5a7942ebd744bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rad1a82d98169464b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R15ff264feda04f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R9a4c1ac0be8546a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R1b2eb9f92c7c476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R990749caaed34d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R322703cf9b4b487f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rbc012aed8be54d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb526ccda843b4e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4bc045dac5914b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R53f6e0863efe40bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rbc07991ce1c64913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R98e33583585a4af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R111abb2d6c334314" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbee08ce04cf44cd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R054bfcb738dc4648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rcc98e48038544679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd93205bc1f6b4117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra5f74697c59e4888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Ra6228d25c3a144b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R8af9ab55ed984494" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Ra5802ab01871488e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R3af4e85055694b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rf2ab26a49f244d47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R1c6587c257da4a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rf55a2e4612b24755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rab18d4a3a3064499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R29fb796c69234973" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Re604711293c54306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R5dfcce7f32dc4f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R65fc5fefab3741d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R42986b175cda48c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rb6ad66a28b1d4e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rdbcab98d12b74c18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R8b7793f045614447" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rfbe7a5267ba849c3" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R7ae8e2751d1a4278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R00b8d79d0e294c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R57bbdf07ca4645a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R99a63a3a525d4e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R84e99fadc6e94398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc7dbadd3c6fe4e8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R8601d615c4e54f81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc95e1b2a086a4a58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2dc9250ad1fa4adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re7843db257854c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R9151f75720dc40a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rfa3b2343d383469b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd69b1294c10f43a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3d9d33468bbe4ac6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbf32b7ec36e04b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R3b9e7a23e261425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R84150b07366641ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R2e477fdacd954dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R014d9c851aaa484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Ra7bc0d6d6a0942d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R0bffcbd4f49343ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rf754de179e774112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rb38df0affb894013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rdec7ea4b4ac84ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R13c13dbad4424ead" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R7346fbdd35054d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rb5aca60dd421410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rdee04528ec334588" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Ra20fe9e0a7784eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rf7c5a421ba7a4c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rff13bfb6d6824bfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R0c46cc14401340bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R3a62e0b5aa094062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R68c24db3ed514961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R051d63b65e4648ae" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rf3a93047e80444b1" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -376,138 +376,138 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R648a605b13a04dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd88f1b01da6a4bc1" /></Relationships>
-[...86 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rca67f0a1f56b4a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R73a89798b091422f" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rde157149d1dd462a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5f4acac802674c74" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra3aa011a0c244c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0599752dedff42fd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rfd802afb81ed4a84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Recbcf69a8b1e4567" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ra13916d84bbc4013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc905341033694577" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rcce81a54203b4814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6abd497ed55e4e59" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rb987a76689864548" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R400296f62460444b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd6e4c445f1f245ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R84a1520882f14c26" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R628b04b46d2b44e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re83579ca1c3846ac" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rb016b25acc814808" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1f940fd901fd4b77" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R4b14a7e69c4f4167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3f359e2f8d0247e2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Raf6deb412f894ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb2233d0de3a6466b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R789807e3de6449ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5ab6b5e5651c485a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rddf6b43c5cb448ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra9e258ed6e2d4f82" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R5c3fc7ce6d2d41f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R56d9d2f4a1584fa0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Redb391da82684e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0d206904a4b5451a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R60bab9dbbc6f4851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R335c2117b1e04795" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R1c7e3a1037d243fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6d3f82ac348b4798" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rcacbf2ac7c2740eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R60c5c0f426b04535" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R1012dabd568649fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6b6f575cd6024b2f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R07667b2316f34a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R01ac1e3c562742c9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R25b8a1c61c204dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re72558346b2743fc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R56cd93f88f954c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6c7d604819a24bed" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb33aa9446c9540a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd3c6c0d922a94a21" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R8b3e0abfbf6141d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R614aa0a915f540a3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re226092ba07f45fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb1eeb22c15f8489b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1cae12c617b24764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R02c8bf4e91ff45d3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rfb31507d46cc4544" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R70bc50fbcbb845e8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd385c634a3aa450a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7709a68830584e07" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R14c5dd740a8245a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R932d39cc56044fd5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rdd77e9e95bea4826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra93055e6411641a3" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3316,100 +3316,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra7adef674aae4651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rba71a8c2d7d84c80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R8fc18b100fa24d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R4831da9c4e6d4ed6" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R08c3017259094bda" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R95516aa947524828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Ra7b9dde755d147ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R17b944722c1740a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R1b22d1f4a2244e37" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R31aa624e1c9c410d" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rba71a8c2d7d84c80"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra7b9dde755d147ce"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8fc18b100fa24d79"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R17b944722c1740a2"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4435,116 +4435,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R4831da9c4e6d4ed6"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R1b22d1f4a2244e37"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R0df733d8507745a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3decd6142b384415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reef88fd8f08a4957" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R7f2003d8f6064a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R66d0fd19c923430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R722ab59b00e24745" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R3decd6142b384415"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Reef88fd8f08a4957"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R66d0fd19c923430d"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R722ab59b00e24745"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4608,138 +4608,138 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd2c8cfbaaa5b4098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Ree7866051b2c4741" /></Relationships>
-[...86 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rafbecddfe5b54afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R898f553b4a854adc" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6c85fb9f829f4c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R3b03ca51242b4db5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6cd9c7a5a07b45f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R2608d59698fd4c53" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R52503bc052fd49fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rf654c45fe9ef4b7a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4d91c60d11b745b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R944850fc1f6c4099" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R969cdee26f7d44e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R89aa7e909f2d47b4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9beb375df0e94e20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R25852e11f5ad478d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R30ca77156f7c4ed0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R9a04e381b505469e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R57fa0520a4754c85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R4ca6f7ad175f4451" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6c0784348e9042b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rbd2da98147dd4fc9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R574a9a785d9e4367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rc3866d3a49234eb3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R21cd033879394733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Ra8c71d7701de47de" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd4d0c3e84e5b4ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R6d180a0a4b5d4987" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R70aeb889fdc6454a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R160e7b5ddcf64047" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9bff9ada2ecc4a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Re189c854f38c45ae" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8e894fbc1e654923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Re5da116a8e754675" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re53ea1e4c5874cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rac2c9338090c48ad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc6a1c13ac1514d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R05bea09a7a444fda" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4767bdf7db784c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R0a8236d410dc42b4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1c8261e3d6184fbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R343e8fe885ca4c11" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rac33c77f54d44d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Rb109996e4dae4df4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdf17e00443fb4c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Rec79e685b572424c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf19b62ebfbac4e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R1b0432914b0b4467" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcd07db82397d44a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R7f0b2e5a8b7e4842" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0108de602d124465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="Rbb39e7edbbaf4d46" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8e81ca304d1b48a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R6b6bc260442f47a9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4182795e228f41df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R6aabdce149ba4e15" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdc493db215dc4fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R33b46a9227a0413c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra5fdedb34920488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R36381080e8d14e8a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4e30f635ff4c4508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R6840828c8f104270" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3bc15ad5ced74dcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R2a466f2c00e24976" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4757,65 +4757,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上第15章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>1 Chronicles 15 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4833,183 +4837,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 15:9  |  1 Chronicles 15:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯崙子孫中有族長以列和他的弟兄八十人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of the sons of Hebron; Eliel the chief, and his brethren fourscore:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5025,183 +4991,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 15:10  |  1 Chronicles 15:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>烏薛子孫中有族長亞米拿達和他的弟兄一百一十二人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of the sons of Uzziel; Amminadab the chief, and his brethren an hundred and twelve.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5217,183 +5145,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 15:11  |  1 Chronicles 15:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛將祭司撒督和亞比亞他，並利未人烏列、亞帥雅、約珥、示瑪雅、以列、亞米拿達召來，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And David called for Zadok and Abiathar the priests, and for the Levites, for Uriel, Asaiah, and Joel, Shemaiah, and Eliel, and Amminadab,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5409,183 +5299,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 15:12  |  1 Chronicles 15:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>對他們說：「你們是利未人的族長，你們和你們的弟兄應當自潔，好將耶和華－以色列神的[約]櫃抬到我所預備的地方。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And said unto them, Ye are the chief of the fathers of the Levites: sanctify yourselves, both ye and your brethren, that ye may bring up the ark of the LORD God of Israel unto the place that I have prepared for it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5601,183 +5453,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 15:13  |  1 Chronicles 15:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因你們先前沒有[抬這約櫃]，按定例求問耶和華－我們的神，所以他刑罰我們。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For because ye did it not at the first, the LORD our God made a breach upon us, for that we sought him not after the due order.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5793,183 +5607,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 15:14  |  1 Chronicles 15:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是祭司利未人自潔，好將耶和華－以色列神的[約]櫃抬上來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So the priests and the Levites sanctified themselves to bring up the ark of the LORD God of Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5985,183 +5761,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 15:15  |  1 Chronicles 15:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未子孫就用槓，肩抬神的[約]櫃，是照耶和華藉摩西所吩咐的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the children of the Levites bare the ark of God upon their shoulders with the staves thereon, as Moses commanded according to the word of the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6177,179 +5915,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 15:16  |  1 Chronicles 15:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛吩咐利未人的族長，派他們歌唱的弟兄用琴瑟和鈸作樂，歡歡喜喜地大聲歌頌。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And David spake to the chief of the Levites to appoint their brethren to be the singers with instruments of musick, psalteries and harps and cymbals, sounding, by lifting up the voice with joy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6369,183 +6069,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 15:17  |  1 Chronicles 15:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是利未人派約珥的兒子希幔和他弟兄中比利家的兒子亞薩，並他們族弟兄米拉利子孫裏古沙雅的兒子以探。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So the Levites appointed Heman the son of Joel; and of his brethren, Asaph the son of Berechiah; and of the sons of Merari their brethren, Ethan the son of Kushaiah;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6561,183 +6223,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 15:18  |  1 Chronicles 15:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>其次還有他們的弟兄撒迦利雅、便雅薛、示米拉末、耶歇、烏尼、以利押、比拿雅、瑪西雅、瑪他提雅、以利斐利戶、彌克尼雅，並守門的俄別‧以東和耶利。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And with them their brethren of the second degree, Zechariah, Ben, and Jaaziel, and Shemiramoth, and Jehiel, and Unni, Eliab, and Benaiah, and Maaseiah, and Mattithiah, and Elipheleh, and Mikneiah, and Obed-edom, and Jeiel, the porters.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6753,183 +6377,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 15:1  |  1 Chronicles 15:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛在大衛城為自己建造宮殿，又為神的[約]櫃預備地方，支搭帳幕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And David made him houses in the city of David, and prepared a place for the ark of God, and pitched for it a tent.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6945,183 +6531,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 15:19  |  1 Chronicles 15:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣，派歌唱的希幔、亞薩、以探敲銅鈸，大發響聲；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So the singers, Heman, Asaph, and Ethan, were appointed to sound with cymbals of brass;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7137,183 +6685,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 15:20  |  1 Chronicles 15:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>派撒迦利雅、雅薛、示米拉末、耶歇、烏尼、以利押、瑪西雅、比拿雅鼓瑟，調用女音；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Zechariah, and Aziel, and Shemiramoth, and Jehiel, and Unni, and Eliab, and Maaseiah, and Benaiah, with psalteries on Alamoth;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7329,183 +6839,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 15:21  |  1 Chronicles 15:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又派瑪他提雅、以利斐利戶、彌克尼雅、俄別‧以東、耶利、亞撒西雅領首彈琴，調用第八。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Mattithiah, and Elipheleh, and Mikneiah, and Obed-edom, and Jeiel, and Azaziah, with harps on the Sheminith to excel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7521,183 +6993,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 15:22  |  1 Chronicles 15:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未人的族長基拿尼雅是歌唱人的首領，又教訓人歌唱，因為他精通此事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Chenaniah, chief of the Levites, was for song: he instructed about the song, because he was skilful.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7713,183 +7147,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 15:23  |  1 Chronicles 15:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>比利家、以利加拿是[約]櫃前守門的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Berechiah and Elkanah were doorkeepers for the ark.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7905,183 +7301,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 15:24  |  1 Chronicles 15:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>祭司示巴尼、約沙法、拿坦業、亞瑪賽、撒迦利雅、比拿亞、以利以謝在神的[約]櫃前吹號。俄別‧以東和耶希亞也是[約]櫃前守門的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Shebaniah, and Jehoshaphat, and Nethaneel, and Amasai, and Zechariah, and Benaiah, and Eliezer, the priests, did blow with the trumpets before the ark of God: and Obed-edom and Jehiah were doorkeepers for the ark.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8097,183 +7455,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 15:25  |  1 Chronicles 15:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是，大衛和以色列的長老，並千夫長都去從俄別‧以東的家歡歡喜喜地將耶和華的約櫃抬上來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So David, and the elders of Israel, and the captains over thousands, went to bring up the ark of the covenant of the LORD out of the house of Obed-edom with joy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8289,183 +7609,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 15:26  |  1 Chronicles 15:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神賜恩與抬耶和華約櫃的利未人，他們就獻上七隻公牛，七隻公羊。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass, when God helped the Levites that bare the ark of the covenant of the LORD, that they offered seven bullocks and seven rams.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8481,179 +7763,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 15:27  |  1 Chronicles 15:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛和抬[約]櫃的利未人，並歌唱人的首領基拿尼雅，以及歌唱的人，都穿着細麻布的外袍；大衛另外穿着細麻布的以弗得。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And David was clothed with a robe of fine linen, and all the Levites that bare the ark, and the singers, and Chenaniah the master of the song with the singers: David also had upon him an ephod of linen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8673,179 +7917,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 15:28  |  1 Chronicles 15:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣，以色列眾人歡呼吹角、吹號、敲鈸、鼓瑟、彈琴，大發響聲，將耶和華的約櫃抬上來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus all Israel brought up the ark of the covenant of the LORD with shouting, and with sound of the cornet, and with trumpets, and with cymbals, making a noise with psalteries and harps.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8865,183 +8071,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 15:2  |  1 Chronicles 15:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時大衛說：「除了利未人之外，無人可抬神的[約]櫃；因為耶和華揀選他們抬神的[約]櫃，且永遠事奉他。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then David said, None ought to carry the ark of God but the Levites: for them hath the LORD chosen to carry the ark of God, and to minister unto him for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9057,183 +8225,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 15:29  |  1 Chronicles 15:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的約櫃進了大衛城的時候，掃羅的女兒米甲從窗戶裏觀看，見大衛王踴躍跳舞，心裏就輕視他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass, as the ark of the covenant of the LORD came to the city of David, that Michal the daughter of Saul looking out at a window saw king David dancing and playing: and she despised him in her heart.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9249,183 +8379,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 15:3  |  1 Chronicles 15:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛招聚以色列眾人到耶路撒冷，要將耶和華的[約]櫃抬到他所預備的地方。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And David gathered all Israel together to Jerusalem, to bring up the ark of the LORD unto his place, which he had prepared for it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9441,183 +8533,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 15:4  |  1 Chronicles 15:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛又聚集亞倫的子孫和利未人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And David assembled the children of Aaron, and the Levites:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9633,183 +8687,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 15:5  |  1 Chronicles 15:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥轄子孫中有族長烏列和他的弟兄一百二十人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of the sons of Kohath; Uriel the chief, and his brethren an hundred and twenty:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9825,183 +8841,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 15:6  |  1 Chronicles 15:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>米拉利子孫中有族長亞帥雅和他的弟兄二百二十人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of the sons of Merari; Asaiah the chief, and his brethren two hundred and twenty:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10017,183 +8995,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 15:7  |  1 Chronicles 15:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>革順子孫中有族長約珥和他的弟兄一百三十人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of the sons of Gershom; Joel the chief, and his brethren an hundred and thirty:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10209,183 +9149,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 15:8  |  1 Chronicles 15:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以利撒反子孫中有族長示瑪雅和他的弟兄二百人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of the sons of Elizaphan; Shemaiah the chief, and his brethren two hundred:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>