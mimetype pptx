--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -61,124 +61,124 @@
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf0c96240776a4e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1328d62383414cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8719b4fbdb0b43ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7eb9d8d56c0b465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R7c03c4b8c3bb48b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R4605d9ddd22742c5" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Raebf4f632dec420f"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf3eb038f62dc4c5a"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Refebe14fccc74008"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Reecad5c00ed64f23"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rdab4051a33a7408a"/>
-[...30 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R26f167f3c79c4f38"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rad2c2ed71ace4ce5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rf89a8564a7d34e51"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R7c4e59abedb24d3f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R029ac3532381442f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R1b24aabf15d24983"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rc824d4503a80462d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rc4bf612ebdd9416b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R3cca58b16fcf44d4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rcd4672852d8248d2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rf7fbd13f946048c3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R8bf7e55a54454b13"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R98877f6e22a746b0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Reb6403374e9f47dc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R63275db9ab7647b1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R7ac4c49e745443ac"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rcde172d67e9449b3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rfec0e3dbfa8742f0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R91d2799a74434658"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R61aa29f480de4a78"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R41489c1f68de4f99"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R46bf442db13c4479"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R6ce7abd5a9e74e80"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rc6645901358c427d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R1e9403629e19426b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R1b1ba56f11c443fd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R8716e1e576d9484c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R7be420fc0d194bd2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Rc3d986ddce82407d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R07601e7574934905"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Rd643efb13d4e401e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R9938dad96fd24424"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R80f057ae39a145b4"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R8ba8cc17188d4c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Raebf4f632dec420f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Refebe14fccc74008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R05d00f7c2bb94496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R8f4690b1b7c44804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rdab4051a33a7408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R7abce811af004418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R184223c400464b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R10233b393ddc4ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R79575959e63c43e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R85e2af8494ef49ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R500bf25b5d064cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R66f1b7d6ff1e44b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R849aacbceb13441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc6c770b3a4df4ab1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R291cb6edf76742a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ra9310d798fef4c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ref97978b26f84279" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R136dd67ac1c14fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rf7628808e02d4718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R4e960e86914f4815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R226362bf678942a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rc745c2bad0c34bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rf2ed126608fd4e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R7960fa5ed7454cc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R237b5248c7514cd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R6b497c9f44114381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R43c7196f0ce94764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rfd354b5a7fc842be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R59d09425ca1c41fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R7d75fd1821aa4459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rae205fbd79494fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R60c6bb71419c46c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rf471f6837c6e4229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R6ec6005fcb184336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Re138917c937441ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R26f167f3c79c4f38" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R4b531b7ad5c54338" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R161a67942eea42f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf3eb038f62dc4c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reecad5c00ed64f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Re2892c388e7748da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R3bda3bce2aab4266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rad2c2ed71ace4ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf89a8564a7d34e51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7c4e59abedb24d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R029ac3532381442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1b24aabf15d24983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc824d4503a80462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc4bf612ebdd9416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R3cca58b16fcf44d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rcd4672852d8248d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf7fbd13f946048c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R8bf7e55a54454b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R98877f6e22a746b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Reb6403374e9f47dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R63275db9ab7647b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R7ac4c49e745443ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rcde172d67e9449b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rfec0e3dbfa8742f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R91d2799a74434658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R61aa29f480de4a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R41489c1f68de4f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R46bf442db13c4479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R6ce7abd5a9e74e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rc6645901358c427d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R1e9403629e19426b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R1b1ba56f11c443fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R8716e1e576d9484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R7be420fc0d194bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rc3d986ddce82407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R07601e7574934905" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rd643efb13d4e401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R9938dad96fd24424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R80f057ae39a145b4" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rf740f68d42cf4712" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -382,144 +382,144 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R56737349b6d74148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd17aa0c7526c4174" /></Relationships>
-[...92 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra9124354f243483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re1a35dcfde634090" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R121f79576ac94089" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3bdbbcd572ed4531" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re0f8a9d9e7a04ec8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7d20ddd7f40f4a06" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R1e5e80fe6ddb453c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R82eb99bde24f401c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R2c2878bc2de04551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbb0de10c5d2c40f6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R734115f7866f4fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf061eed1ba134bd9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf5b1b3dea83b4642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9eda7b73a6734259" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R8ecc0223c81b45be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R511351186f0a482d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R96709df2e3954464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc23d472ae49c4c03" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R350c98f5b58443b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R406858c706e64972" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rf69f79f3e6f042e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc7267382ac094309" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rad5845d395a24891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8d021244d98f4818" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1b12e6bb333e4888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R43bc90a9972e4b59" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Recb47a93c55f4288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0d5986a06bd9453c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R085780743e8142c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbdc5a893f7104694" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R87bd799706554486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5905061e4ee44df9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rd58c674df5e147ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R75978d9894a1476e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R054d514b558e4f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R77f9054bcec24aca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R9457e8e32b5c49c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3b5078fd015745c9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R07a3502642f74be3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Recc3d597d4994007" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R5fd4fb0a75ad4580" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbe20f6e6d4a940da" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R794f8af18b7d477c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R297191dd41664de8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rba31f29ab0854a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7ec6728ce2774680" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2490189fead341fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbef0091092564e8f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R7e1cc96933074771" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R213607d2e54a41ac" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rcdb29b988aff4b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdfeab8ba47f14c64" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rfeaf3e75baa34d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9f0bfbe6f1574b96" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R603d88ea992c4c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb338581935314ca0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R65483adc065f4228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rde4e7fe11e014c97" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra62c09fdf3024810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7c8d9b09f75349d2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R65ce28099e5f43ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R833f0bda3952453c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rbc6b8a42e50445e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R841514ce699f46de" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc617ee4446414f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc7b5db600d6943c0" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3518,100 +3518,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R048162dfbb6b4eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R0737f0af18324c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R5866da3b120d4413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R946e9addc11542e1" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2b0ae9258af64047" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Reb561b67a7074072" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rb155b35f0c054296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R786b2c962d464706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R50d40d42807e4ec1" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R897faf56f0594595" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0737f0af18324c7c"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb155b35f0c054296"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5866da3b120d4413"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R786b2c962d464706"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4637,116 +4637,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R946e9addc11542e1"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R50d40d42807e4ec1"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rb6bf07bf88704c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf974dc28f6404021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R518eca5864b047fa" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ra9bda5332da14cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R10a8e00b9a45449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5e870dd87ee64708" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf974dc28f6404021"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R518eca5864b047fa"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R10a8e00b9a45449a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R5e870dd87ee64708"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4810,144 +4810,144 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9c29916e3e3d4157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R0cac36bd8b324f39" /></Relationships>
-[...92 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9595e0dbfb5a4781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R9784ae917d6d43e6" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R357f414cf1f04f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rda7952a3037b4f64" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcae985e93b364bbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R34b0d1c76ebd48cb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ref85c65b493c4534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R13c39f3081464a85" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc04011f59fa9448c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R87bec67466b34e9f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8b1f1ac08b1543f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rfcf29621b271490b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6f75059ed3b94bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R4026021fe991405a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a03a4690f254c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rf75ea53f141048cb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcb9f9a875fb14b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R0b336a79fb2a4eba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R07e2467263e14e28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rcac310c534d54f62" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R592e318d306c4783" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rb12fc761a3c8418c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R97c11c4473ab4be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rd29d21fe60804872" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1c4b88f1a5b446f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R562365fd9123485c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfc94a55a1e85482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R32da7fe69fc64c13" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1295a1b7895446cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R93ffb2cbea6f43b7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R79bf97b0733d4ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Re58ae701756d4f14" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R70cea9b296354fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R2054f2775208482a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R76188f9e772643ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rab988f7a8eb248b8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1f4f5bbcf9b24853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R86c3b4f319a24990" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R08506c7b7e3f4808" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Rdffec98bc23846fd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9ae439204fba4021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Rb2ffea9a67df4d4d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5aefa25e4f774561" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Rc280b2ba928d4d33" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R92c7aa281f2e47e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R7c45ad9fd69849c4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R720459b9925e4833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R6a17f0af15cb49e4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R17e9e856286345eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="Rc20f8faabe0b4815" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R47e2cf7a25bc44c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="Rc28307c534dd431b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R88e52ac5ac5348f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="Re727e1b320c84200" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R04ca6cfa8fea4741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Ra752f804621f432a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbd618a98f9694ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rad040229d85b40a8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R43e5be08b3674952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R3e06a6df88304ee3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4cfa49e0f387424e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rc8a3f48017334546" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R219b06293ed4432b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R5315ff5a65c64feb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1ba26b99a277412a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R41d72aa15a284ec4" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4965,65 +4965,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上第24章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>1 Chronicles 24 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5041,183 +5045,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 24:9  |  1 Chronicles 24:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>第五是瑪基雅，第六是米雅民，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The fifth to Malchijah, the sixth to Mijamin,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5233,183 +5199,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 24:10  |  1 Chronicles 24:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>第七是哈歌斯，第八是亞比雅，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The seventh to Hakkoz, the eighth to Abijah,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5425,183 +5353,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 24:11  |  1 Chronicles 24:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>第九是耶書亞，第十是示迦尼，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The ninth to Jeshua, the tenth to Shecaniah,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5617,183 +5507,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 24:12  |  1 Chronicles 24:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>第十一是以利亞實，第十二是雅金，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The eleventh to Eliashib, the twelfth to Jakim,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5809,183 +5661,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 24:13  |  1 Chronicles 24:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>第十三是胡巴，第十四是耶是比押，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The thirteenth to Huppah, the fourteenth to Jeshebeab,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6001,183 +5815,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 24:14  |  1 Chronicles 24:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>第十五是璧迦，第十六是音麥，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The fifteenth to Bilgah, the sixteenth to Immer,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6193,183 +5969,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 24:15  |  1 Chronicles 24:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>第十七是希悉，第十八是哈闢悉，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The seventeenth to Hezir, the eighteenth to Aphses,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6385,183 +6123,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 24:16  |  1 Chronicles 24:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>第十九是毗他希雅，第二十是以西結，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The nineteenth to Pethahiah, the twentieth to Jehezekel,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6577,183 +6277,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 24:17  |  1 Chronicles 24:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>第二十一是雅斤，第二十二是迦末，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The one and twentieth to Jachin, the two and twentieth to Gamul,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6769,183 +6431,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 24:18  |  1 Chronicles 24:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>第二十三是第來雅，第二十四是瑪西亞。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The three and twentieth to Delaiah, the four and twentieth to Maaziah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6961,183 +6585,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 24:1  |  1 Chronicles 24:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞倫子孫的班次記在下面：亞倫的兒子是拿答、亞比戶、以利亞撒、以他瑪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now these are the divisions of the sons of Aaron. The sons of Aaron; Nadab, and Abihu, Eleazar, and Ithamar.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7153,179 +6739,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 24:19  |  1 Chronicles 24:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這就是他們的班次，要照耶和華－以色列的神藉他們祖宗亞倫所吩咐的條例進入耶和華的殿辦理事務。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These were the orderings of them in their service to come into the house of the LORD, according to their manner, under Aaron their father, as the LORD God of Israel had commanded him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7345,183 +6893,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 24:20  |  1 Chronicles 24:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未其餘的子孫如下：暗蘭的子孫裏有書巴業；書巴業的子孫裏有耶希底亞。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the rest of the sons of Levi were these: Of the sons of Amram; Shubael: of the sons of Shubael; Jehdeiah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7537,183 +7047,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 24:21  |  1 Chronicles 24:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利哈比雅的子孫裏有長子伊示雅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Concerning Rehabiah: of the sons of Rehabiah, the first was Isshiah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7729,183 +7201,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 24:22  |  1 Chronicles 24:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以斯哈的子孫裏有示羅摩；示羅摩的子孫裏有雅哈。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of the Izharites; Shelomoth: of the sons of Shelomoth; Jahath.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7921,183 +7355,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 24:23  |  1 Chronicles 24:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[希伯倫 的]子孫裏有[長子]耶利雅，次子亞瑪利亞，三子雅哈悉，四子耶加面。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sons of Hebron; Jeriah the first, Amariah the second, Jahaziel the third, Jekameam the fourth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8113,183 +7509,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 24:24  |  1 Chronicles 24:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>烏薛的子孫裏有米迦；米迦的子孫裏有沙密。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of the sons of Uzziel; Michah: of the sons of Michah; Shamir.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8305,183 +7663,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 24:25  |  1 Chronicles 24:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>米迦的兄弟是伊示雅；伊示雅的子孫裏有撒迦利雅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The brother of Michah was Isshiah: of the sons of Isshiah; Zechariah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8497,183 +7817,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 24:26  |  1 Chronicles 24:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>米拉利的兒子是抹利、母示、[雅西雅]；雅西雅的兒子有比挪；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The sons of Merari were Mahli and Mushi: the sons of Jaaziah; Beno.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8689,183 +7971,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 24:27  |  1 Chronicles 24:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>米拉利的子孫裏有雅西雅的兒子比挪、朔含、撒刻、伊比利。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The sons of Merari by Jaaziah; Beno, and Shoham, and Zaccur, and Ibri.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8881,183 +8125,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 24:28  |  1 Chronicles 24:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>抹利的兒子是以利亞撒；以利亞撒沒有兒子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of Mahli came Eleazar, who had no sons.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9073,183 +8279,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 24:2  |  1 Chronicles 24:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>拿答、亞比戶死在他們父親之先，沒有留下兒子；故此，以利亞撒、以他瑪供祭司的職分。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But Nadab and Abihu died before their father, and had no children: therefore Eleazar and Ithamar executed the priest’s office.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9265,183 +8433,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 24:29  |  1 Chronicles 24:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>基士的子孫裏有耶拉篾。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Concerning Kish: the son of Kish was Jerahmeel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9457,183 +8587,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 24:30  |  1 Chronicles 24:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>母示的兒子是末力、以得、耶利摩。按着宗族這都是利未的子孫。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The sons also of Mushi; Mahli, and Eder, and Jerimoth. These were the sons of the Levites after the house of their fathers.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9649,183 +8741,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 24:31  |  1 Chronicles 24:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們在大衛王和撒督，並亞希米勒與祭司利未人的族長面前掣籤，正如他們弟兄亞倫的子孫一般。各族的長者與兄弟沒有分別。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These likewise cast lots over against their brethren the sons of Aaron in the presence of David the king, and Zadok, and Ahimelech, and the chief of the fathers of the priests and Levites, even the principal fathers over against their younger brethren.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9841,183 +8895,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 24:3  |  1 Chronicles 24:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以利亞撒的子孫撒督和以他瑪的子孫亞希米勒，同着大衛將他們的族弟兄分成班次。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And David distributed them, both Zadok of the sons of Eleazar, and Ahimelech of the sons of Ithamar, according to their offices in their service.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10033,183 +9049,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 24:4  |  1 Chronicles 24:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以利亞撒子孫中為首的比以他瑪子孫中為首的更多，分班如下：以利亞撒的子孫中有十六個族長，以他瑪的子孫中有八個族長；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And there were more chief men found of the sons of Eleazar than of the sons of Ithamar; and thus were they divided. Among the sons of Eleazar there were sixteen chief men of the house of their fathers, and eight among the sons of Ithamar according to the house of their fathers.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10225,179 +9203,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 24:5  |  1 Chronicles 24:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>都掣籤分立，彼此一樣。在聖所和神面前作首領的有以利亞撒的子孫，也有以他瑪的子孫。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus were they divided by lot, one sort with another; for the governors of the sanctuary, and governors of the house of God, were of the sons of Eleazar, and of the sons of Ithamar.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -10417,183 +9357,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 24:6  |  1 Chronicles 24:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>作書記的利未人拿坦業的兒子示瑪雅在王和首領，與祭司撒督、亞比亞他的兒子亞希米勒，並祭司利未人的族長面前記錄他們的名字。在以利亞撒的子孫中取一族，在以他瑪的子孫中取一族。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Shemaiah the son of Nethaneel the scribe, one of the Levites, wrote them before the king, and the princes, and Zadok the priest, and Ahimelech the son of Abiathar, and before the chief of the fathers of the priests and Levites: one principal household being taken for Eleazar, and one taken for Ithamar.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10609,183 +9511,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 24:7  |  1 Chronicles 24:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>掣籤的時候，第一掣出來的是耶何雅立，第二是耶大雅，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now the first lot came forth to Jehoiarib, the second to Jedaiah,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10801,183 +9665,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 24:8  |  1 Chronicles 24:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>第三是哈琳，第四是梭琳，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The third to Harim, the fourth to Seorim,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>