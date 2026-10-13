--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -33,110 +33,110 @@
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5740b8a755fe42e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd8bbda3b7bc44c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R580aa0f6c12e4700" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R10a3448b9b404437" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R9f088f5f64bf47d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R7db078764fb2426b" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R6bec72388da24486"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R72b12ff568484788"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rd7650891d2cd4b44"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rc7b4bb6c37f443ec"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R92ae036424044e70"/>
-[...16 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R9f6a94183db24060"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf2ab7a5500b045cb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rbb61dbc5a8c14228"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R887f0b808c524a92"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R4f9cd321cb394f42"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rddca8119340f4c0b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R6fa5bd12110a4f0f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R83a276b120a64b75"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R9d96e6ad5bad4af1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R11d2f99818f74faf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R784e0d49ca78499f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rf470cc859e3d4a42"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R090bea90dff84edf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rb7218758fcde4b5a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rc9dd140e78b14824"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R7f36bdf843f94df1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Raea18cc23e4d41d3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Re42ac12c73b54b49"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R513c59bb8bb242f5"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rca68a5a947eb47ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6bec72388da24486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd7650891d2cd4b44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R22a2ef6967d44b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rb8d6a36d8c884f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R92ae036424044e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3b76e3a69f4e4e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8cd40b98fab24b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf895825911b449d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc29983c417594c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1797d441b1ed4c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0f27ad75150041a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R3876f40c16ad48a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rda8e93a453ad45b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rfda15dc977f44f47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf2149389f1dd455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R605a0de67a8b48ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R40f901dcbf954cf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rcfd816d9112e4268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rb05edb070b284caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R5399daaef9d8466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R6f4b019e4c9e48af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R9f6a94183db24060" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R436a3faafad34a0d" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R2f28b52dbb704af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R72b12ff568484788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc7b4bb6c37f443ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R14e949e4c2c4471e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R2d11c8338f634f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf2ab7a5500b045cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rbb61dbc5a8c14228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R887f0b808c524a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4f9cd321cb394f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rddca8119340f4c0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6fa5bd12110a4f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R83a276b120a64b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9d96e6ad5bad4af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R11d2f99818f74faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R784e0d49ca78499f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf470cc859e3d4a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R090bea90dff84edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb7218758fcde4b5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rc9dd140e78b14824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R7f36bdf843f94df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Raea18cc23e4d41d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Re42ac12c73b54b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R513c59bb8bb242f5" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rb19183e6ca4a4018" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -340,102 +340,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R136a932d99004dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R18a68ea3079a4045" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra593d8d7143a4e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd2404248a8fb43c8" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3d34e65368474a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra7768470afa84ac1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R71d7aa805fcb461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbf6651d7d4e64a91" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R5537d4699ddf445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R55a67914abbe432e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0c0fb38145e3459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2aff94ae0ea640bc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R41ee4ca7b27c49c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R933df854d99d4e0d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R150665ffb8684313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R16bdd878da244349" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R3b07ed5e534e4534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8d8863700b694221" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R5492df56c4cd484b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0ca8ff8e552a47b9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R20fd615fe0aa4868" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R273cf987de424e16" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rec5bddca7f0646dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R15c7107d2fa44a2a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R26b8e8a6df844c9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf33d2fb8cb514800" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1ae90367edf347cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3f859615b0f64270" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R33346c0df1ee4069" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfc83df9d8b2547f9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R41b595ad14044c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R23337ed7800d4960" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1a4d1569ef5d4607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdf0c5176e3744c17" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R1a27432441af40f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb693b0624c3b4625" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Raf5b28396c8b4312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf19eabb6765f4343" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6457c3a7d32f4937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9c93667199a44ef7" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2104,100 +2104,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rff490a788df24d72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R15494e917f0d4efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R1da9c7a4855148e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rd5423ebb012e47e6" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8572aa935ca741ff" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1f3254f164664cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rc47af559e1ef4166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rdca192fbab884ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R60a6893071f943c2" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R449f72d57cb0486b" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R15494e917f0d4efb"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc47af559e1ef4166"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1da9c7a4855148e0"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdca192fbab884ce6"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3223,116 +3223,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rd5423ebb012e47e6"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R60a6893071f943c2"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rfe4b746c7b1d47d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5be5119848f241df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R99e52c2ac3b541dc" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R2645c5d7e35a43d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0f7daefde9684475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc9fb65eb298d46e4" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R5be5119848f241df"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R99e52c2ac3b541dc"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R0f7daefde9684475"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rc9fb65eb298d46e4"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3396,102 +3396,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re1b907794a824264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R536f9037ff684c73" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R05e3b715aaf74d11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R07a5c8776bcf426b" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3cd2dbd109ea4a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R8d590d354ed7478e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd1c40805812741fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R3497f2dd46794556" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8874ffd2ed454129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R9b316647bab64a56" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1605c69cfe0f4369" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R7c36daba29b54aa2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb9b839f38e064224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rab0f1e17c2e44ea8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7af3ec130d9642be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R9b6e51220d4d4b0f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re9f0e02ddda941dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Re2186e5b67304113" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d7c0d7502f84ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rb7363cf54f564c77" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc00cdc6325fb47e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rd805fbe8d99d438d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9d32b3eec7164273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Ree0f4d2b1796417e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R89330477ec004485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R57d7a29ce1074726" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbce437a329664e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rc94eacd7900d4bb8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R54ca1feccc72468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rd2745993c805496f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R78bbe5fdb3594947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R24ff72027350449d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R932bc07d9dd04300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R445fda3c92984906" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf2b3035c10904d17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R0e9bd0c083ac47c4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra41154a38f084711" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R699aeeb3bd9542cc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R60d9d37911ba407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rbee6cb36fd2a45e0" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3509,65 +3509,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上第18章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>1 Chronicles 18 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3585,183 +3589,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 18:9  |  1 Chronicles 18:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈馬王陀烏聽見大衛殺敗瑣巴王哈大利謝的全軍，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now when Tou king of Hamath heard how David had smitten all the host of Hadarezer king of Zobah;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3777,183 +3743,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 18:10  |  1 Chronicles 18:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就打發他兒子哈多蘭去見大衛王，問他的安，為他祝福，因為他殺敗了哈大利謝（原來陀烏與哈大利謝常常爭戰）。哈多蘭帶了金銀銅的各樣器皿來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He sent Hadoram his son to king David, to enquire of his welfare, and to congratulate him, because he had fought against Hadarezer, and smitten him; (for Hadarezer had war with Tou;) and with him all manner of vessels of gold and silver and brass.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3969,183 +3897,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 18:11  |  1 Chronicles 18:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛王將這些器皿，並從各國奪來的金銀，就是從以東、摩押、亞捫、非利士、亞瑪力人所奪來的，都分別為聖獻給耶和華。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Them also king David dedicated unto the LORD, with the silver and the gold that he brought from all these nations; from Edom, and from Moab, and from the children of Ammon, and from the Philistines, and from Amalek.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4161,183 +4051,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 18:12  |  1 Chronicles 18:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>洗魯雅的兒子亞比篩在鹽谷擊殺了以東一萬八千人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Moreover Abishai the son of Zeruiah slew of the Edomites in the valley of salt eighteen thousand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4353,183 +4205,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 18:13  |  1 Chronicles 18:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛在以東地設立防營，以東人就都歸服他。大衛無論往哪裏去，耶和華都使他得勝。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he put garrisons in Edom; and all the Edomites became David’s servants. Thus the LORD preserved David whithersoever he went.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4545,183 +4359,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 18:14  |  1 Chronicles 18:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛作以色列眾人的王，又向眾民秉公行義。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So David reigned over all Israel, and executed judgment and justice among all his people.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4737,183 +4513,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 18:15  |  1 Chronicles 18:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>洗魯雅的兒子約押作元帥；亞希律的兒子約沙法作史官；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Joab the son of Zeruiah was over the host; and Jehoshaphat the son of Ahilud, recorder.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4929,183 +4667,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 18:16  |  1 Chronicles 18:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞希突的兒子撒督和亞比亞他的兒子亞希米勒作祭司[長]；沙威沙作書記；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Zadok the son of Ahitub, and Abimelech the son of Abiathar, were the priests; and Shavsha was scribe;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5121,183 +4821,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 18:17  |  1 Chronicles 18:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶何耶大的兒子比拿雅統轄基利提人和比利提人。大衛的眾子都在王的左右作領袖。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Benaiah the son of Jehoiada was over the Cherethites and the Pelethites; and the sons of David were chief about the king.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5313,183 +4975,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 18:1  |  1 Chronicles 18:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>此後，大衛攻打非利士人，把他們治服，從他們手下奪取了迦特和屬迦特的村莊；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now after this it came to pass, that David smote the Philistines, and subdued them, and took Gath and her towns out of the hand of the Philistines.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5505,183 +5129,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 18:2  |  1 Chronicles 18:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又攻打摩押，摩押人就歸服大衛，給他進貢。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he smote Moab; and the Moabites became David’s servants, and brought gifts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5697,183 +5283,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 18:3  |  1 Chronicles 18:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>瑣巴王哈大利謝往幼發拉底河去，要堅定自己的國權，大衛就攻打他，直到哈馬，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And David smote Hadarezer king of Zobah unto Hamath, as he went to stablish his dominion by the river Euphrates.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5889,179 +5437,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 18:4  |  1 Chronicles 18:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>奪了他的戰車一千，馬兵七千，步兵二萬，將拉戰車的馬砍斷蹄筋，但留下一百輛車的馬。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And David took from him a thousand chariots, and seven thousand horsemen, and twenty thousand footmen: David also houghed all the chariot horses, but reserved of them an hundred chariots.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6081,183 +5591,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 18:5  |  1 Chronicles 18:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大馬士革的亞蘭人來幫助瑣巴王哈大利謝，大衛就殺了亞蘭人二萬二千。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when the Syrians of Damascus came to help Hadarezer king of Zobah, David slew of the Syrians two and twenty thousand men.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6273,183 +5745,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 18:6  |  1 Chronicles 18:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是大衛在大馬士革的亞蘭地設立[防營]，亞蘭人就歸服他，給他進貢。大衛無論往哪裏去，耶和華都使他得勝。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then David put garrisons in Syria-damascus; and the Syrians became David’s servants, and brought gifts. Thus the LORD preserved David whithersoever he went.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6465,183 +5899,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 18:7  |  1 Chronicles 18:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他奪了哈大利謝臣僕所拿的金盾牌帶到耶路撒冷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And David took the shields of gold that were on the servants of Hadarezer, and brought them to Jerusalem.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6657,183 +6053,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志上 18:8  |  1 Chronicles 18:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛又從屬哈大利謝的提巴和均二城中奪取了許多的銅。後來所羅門用此製造銅海、銅柱，和一切的銅器。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Likewise from Tibhath, and from Chun, cities of Hadarezer, brought David very much brass, wherewith Solomon made the brasen sea, and the pillars, and the vessels of brass.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>