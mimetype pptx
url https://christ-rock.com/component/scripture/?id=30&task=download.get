--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -35,111 +35,111 @@
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R452234247cdc446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R08a4c9b2d8584a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R64dc647283124e99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re77a8140d9ca47e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R31ed53141446466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R3d837c62ac214107" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R16dd4d98fcae4691"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rdce9db6d6acc45ec"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rf16fbbde01234310"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R39c92ace554549ca"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd51817e78e25436f"/>
-[...17 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R88821feec686410e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R4aa1fe7320f342ab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R2d19757dc2ec48db"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rd1dd6960f3af4407"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rad141ea362304e7b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R9d4e3703752c472e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Ra70f4eabb6de41ff"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R92fc88990e294d6e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rbf800ebb7c054a92"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R3362d996525c4820"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R23739027b1e2413a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R04b47014a2764c83"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R8f48a5fb18aa4783"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R3cc4949f85274b16"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R12c9b68475d641b8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rcb75a995ca934316"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R563148e6f5ad401e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R99a9b2f54be94bab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R9963b8ca31694c6d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rf35d23134c474110"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R6132663e458f4dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R16dd4d98fcae4691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf16fbbde01234310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R86915b6311254f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R744b751ae7a9417d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd51817e78e25436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rec1ef58185a0448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4b4e304baf7844f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R31da4557f32c405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rec013712e6514075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1f9e353a4de640d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R598bcd5b294d4b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb02313d0045748b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R23eb462660674615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Raabc92490ece461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R74171bc09aad4fa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R6efabbe2965c4e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R3d01c46c1c6a4de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R931d3d5e32894300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R5d94e93bea324289" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rf1b5edcc42ba4850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R1d22f4a396de4f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R9c63cd07ad234025" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R88821feec686410e" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R24c4c12727f24fd2" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Re9d573fcfaa748af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdce9db6d6acc45ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R39c92ace554549ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rcf70964b5c734021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R3ec7e51071b448f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4aa1fe7320f342ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2d19757dc2ec48db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd1dd6960f3af4407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rad141ea362304e7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9d4e3703752c472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra70f4eabb6de41ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R92fc88990e294d6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rbf800ebb7c054a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3362d996525c4820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R23739027b1e2413a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R04b47014a2764c83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R8f48a5fb18aa4783" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R3cc4949f85274b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R12c9b68475d641b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rcb75a995ca934316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R563148e6f5ad401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R99a9b2f54be94bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R9963b8ca31694c6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rf35d23134c474110" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R82102f0f1559412a" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -343,105 +343,105 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb3b1d6c4096a4831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc8bbfd70df864467" /></Relationships>
-[...53 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4729aa1b76b543d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R94fb7b7bb1684238" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd3983907eaaf48d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R52a1314102394fa6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc0fe3c6acf5a46c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R00533bbbb20042fd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R2699b1a7e8734a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbe27cb8be8364cb6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0b662c8ca38f47da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re13aa35dd4af46a3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rf96b221386f54606" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfbf74fed181045c9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rd238389cc666472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6732b2bbd8d940b1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R2096e0d9175a40a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1dfb7a76f9014751" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R92778b650688425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfb44ada36cd54c44" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R8c67e24d03b147ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb8c89c188aaf4451" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R85db371de1e64ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R23fd8f30b64a4e68" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R100fe9d4ae7f49e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6ddd68266acd4ee2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rce2658497afb4ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6ff07d19f1da4e73" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R824f6ca37d9a4690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra26dbdbad428464f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb53efafcd5d2440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7659b7c8c8e24b0c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf634e2e9b8bd491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2776bf9176d84c95" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R65b36a6b1517447a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9146febbd4fb4eea" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re2afb29de6064361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R07b81e171c8c4275" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R276ad744301a4c43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb62cc9fe2a744ea7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rba7594a2ea544e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R630b883ae50647ef" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2205,100 +2205,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra83b897aa239418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Ra63aa3530b454ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R58bef6e0a8984400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R927065628f0a4069" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Raf35db09b9824353" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5f28c87c1b074370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R46784648909b43e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R297b52905b454b2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rdd593f09af1a45db" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5728402cafab49d7" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra63aa3530b454ee5"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R46784648909b43e9"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R58bef6e0a8984400"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R297b52905b454b2f"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3324,116 +3324,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R927065628f0a4069"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rdd593f09af1a45db"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rdb251fb06b254d33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R334e0dc65236471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb15d5235e4e64705" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R202f05f167de4a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R419e2672b3e94d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R49dfff281cf94859" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R334e0dc65236471a"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rb15d5235e4e64705"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R419e2672b3e94d71"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R49dfff281cf94859"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3497,105 +3497,105 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R32ec7275d8da4edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R292ec8de54f14850" /></Relationships>
-[...53 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R677e887b8ce14ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R61d543facbce47ef" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R53c63b287bc047aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R7562d17d8826457f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1ff0f5db926a4f3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Radcedbcada4a40b4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd86b02fc3cab4a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R279c3164694349a5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0209cea878b34e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Ra5bae3acf6f74825" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc81e9670951f4654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R7a7594c062c14005" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc9047c570ac44ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R0dd377756a03426c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R22d095a8564a46bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rd878e20fca4f4fa4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R107d436892934987" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R3507d2adbed543e3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd5721e9471314ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R2d95002ff7cf4c10" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R933d31da47f3405d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rf09a6eac27504b19" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2e5a42c53ea14c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rc90143045e074642" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R033cda23619f4dc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R6da9b9d8788e4783" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R17f1884bdd244805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R63f4cd97a5a046c7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdd67e3a7e05b41d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rd8c2f2ac3d1e4b23" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ref14643dee1244ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R2d6dc0c568184da4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6e4d9c03777a4c1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rce27fa716d254f18" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdf92298de8c040ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R51b3180fe8c74c5e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd3eff88d214e4bb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R5390e1b29a7540a8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raa513feebb744993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R2ac468f0827e43d5" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3613,65 +3613,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌羅西書第4章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Colossians 4 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3689,183 +3693,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌羅西書 4:9  |  Colossians 4:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我又打發一位親愛忠心的兄弟阿尼西謀同去；他也是你們那裏的人。他們要把這裏一切的事都告訴你們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>With Onesimus, a faithful and beloved brother, who is one of you. They shall make known unto you all things which are done here.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3881,183 +3847,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌羅西書 4:10  |  Colossians 4:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>與我一同坐監的亞里達古問你們安。巴拿巴的表弟馬可也問你們安。（說到這馬可，你們已經受了吩咐；他若到了你們那裏，你們就接待他。）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Aristarchus my fellowprisoner saluteth you, and Marcus, sister’s son to Barnabas, (touching whom ye received commandments: if he come unto you, receive him;)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4073,183 +4001,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌羅西書 4:11  |  Colossians 4:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶數又稱為猶士都，也問你們安。奉割禮的人中，只有這三個人是為神的國與我一同做工的，也是叫我心裏得安慰的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jesus, which is called Justus, who are of the circumcision. These only are my fellowworkers unto the kingdom of God, which have been a comfort unto me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4265,183 +4155,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌羅西書 4:12  |  Colossians 4:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有你們那裏的人，作基督耶穌僕人的以巴弗問你們安。他在禱告之間，常為你們竭力地祈求，願你們在神一切的旨意上得以完全，信心充足，能站立得穩。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Epaphras, who is one of you, a servant of Christ, saluteth you, always labouring fervently for you in prayers, that ye may stand perfect and complete in all the will of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4457,183 +4309,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌羅西書 4:13  |  Colossians 4:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他為你們和老底嘉並希拉坡里的弟兄多多地勞苦，這是我可以給他作見證的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I bear him record, that he hath a great zeal for you, and them that are in Laodicea, and them in Hierapolis.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4649,183 +4463,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌羅西書 4:14  |  Colossians 4:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所親愛的醫生路加和底馬問你們安。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Luke, the beloved physician, and Demas, greet you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4841,183 +4617,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌羅西書 4:15  |  Colossians 4:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>請問老底嘉的弟兄和寧法，並她家裏的教會安。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Salute the brethren which are in Laodicea, and Nymphas, and the church which is in his house.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5033,183 +4771,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌羅西書 4:16  |  Colossians 4:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們念了這書信，便交給老底嘉的教會，叫他們也念；你們也要念從老底嘉來的書信。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when this epistle is read among you, cause that it be read also in the church of the Laodiceans; and that ye likewise read the epistle from Laodicea.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5225,183 +4925,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌羅西書 4:17  |  Colossians 4:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要對亞基布說：「務要謹慎，盡你從主所受的職分。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And say to Archippus, Take heed to the ministry which thou hast received in the Lord, that thou fulfil it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5417,183 +5079,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌羅西書 4:18  |  Colossians 4:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我－保羅親筆問你們安。你們要記念我的捆鎖。願恩惠[常]與你們同在！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The salutation by the hand of me Paul. Remember my bonds. Grace be with you. Amen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5609,183 +5233,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌羅西書 4:1  |  Colossians 4:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們作主人的，要公公平平地待僕人，因為知道你們也有一位主在天上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Masters, give unto your servants that which is just and equal; knowing that ye also have a Master in heaven.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5801,183 +5387,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌羅西書 4:2  |  Colossians 4:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要恆切禱告，在此警醒感恩。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Continue in prayer, and watch in the same with thanksgiving;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5993,183 +5541,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌羅西書 4:3  |  Colossians 4:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>也要為我們禱告，求神給我們開傳道的門，能以講基督的奧祕（我為此被捆鎖），</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Withal praying also for us, that God would open unto us a door of utterance, to speak the mystery of Christ, for which I am also in bonds:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6185,183 +5695,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌羅西書 4:4  |  Colossians 4:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>叫我按着所該說的話將這奧祕發明出來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That I may make it manifest, as I ought to speak.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6377,183 +5849,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌羅西書 4:5  |  Colossians 4:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要愛惜光陰，用智慧與外人交往。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Walk in wisdom toward them that are without, redeeming the time.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6569,183 +6003,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌羅西書 4:6  |  Colossians 4:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們的言語要常常帶着和氣，[好像]用鹽調和，就可知道該怎樣回答各人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let your speech be alway with grace, seasoned with salt, that ye may know how ye ought to answer every man.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6761,183 +6157,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌羅西書 4:7  |  Colossians 4:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有我親愛的兄弟推基古要將我一切的事都告訴你們。他是忠心的執事，和我一同作主的僕人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All my state shall Tychicus declare unto you, who is a beloved brother, and a faithful minister and fellowservant in the Lord:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6953,183 +6311,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌羅西書 4:8  |  Colossians 4:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我特意打發他到你們那裏去，好叫你們知道我們的光景，又叫他安慰你們的心。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whom I have sent unto you for the same purpose, that he might know your estate, and comfort your hearts;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>