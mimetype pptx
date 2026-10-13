--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -19,103 +19,103 @@
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9af05b5a1af041b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R746943ec97db4e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8dd6448c0c0a456e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R410bb7653dbc4733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb793fa657df841b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R5636322638734bfc" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rdf7581da15b64109"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R7af0947364c54174"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R37a4669d7b5b43b5"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rda58401eb73c41f0"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R8f2fce0949f64937"/>
-[...9 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R0c3ceeb12e3b437a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R85774661612743b4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R988157cd02f24fe7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R819f419b6e1347fa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R2961e6eef0ad4f5b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rb8ad30012976456c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R599e752494534696"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R136c90447c064c79"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rc92ad368b0f34a21"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Re1d40187d5764d34"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R329fa945e1864abd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R294b9de557384124"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rd44f815f41b54745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdf7581da15b64109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R37a4669d7b5b43b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R6ff04a77916d47bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R5ef69809b3104ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8f2fce0949f64937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd86446907a574221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9f307d827caf40e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R117231d991ab4fa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd306c7d1af90443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R2c34e1360e5a4bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2a1acf77a4e7423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R4f5d0a877beb4440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R05d5ab46917946d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rde3d8a44219c430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R0c3ceeb12e3b437a" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rc0ab8ce7a859439f" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R47ad741144fe49c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7af0947364c54174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rda58401eb73c41f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R8dced588d5ea4333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R50a15bbc8ad846cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R85774661612743b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R988157cd02f24fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R819f419b6e1347fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2961e6eef0ad4f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb8ad30012976456c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R599e752494534696" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R136c90447c064c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc92ad368b0f34a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re1d40187d5764d34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R329fa945e1864abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R294b9de557384124" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rdab9526e404144a8" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -319,81 +319,81 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rec522b7c83f3448a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra500033c00a244d2" /></Relationships>
-[...29 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf21d7e7a30be467a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdbeaeec8286348ab" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R16756d01efd94899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reb1b9701c95e4a35" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf378f01cf3e24b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc11a5b4fda1246d3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R46e692f90738459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcb91ad78073a40d9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra15f3b13a71f43ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra94c369c9b8144f4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R532e6096e17a4f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R12475f5925264ee6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R983b6fa86fa64390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4845509ac49a4f96" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R644ac71e5ebc4c72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R618d8819f01d4d41" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7060cf45771e4b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rae05629ef2224b20" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7f1ca4ddd4c34b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc4ba55561bbd46fb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R436996237f3548d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4175a5fa446649a9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd2bc07f30f14460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R15a46a032dcf4526" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1397,100 +1397,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5695fd8147344b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R447821acb5354c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R17bed25f2a75465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rd62518933f1045c3" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R589221c0ea654c70" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcfc2abd63e054820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R4a71ac43ead1476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R5e3ce1a98ac349e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Ref05cff5e2604a8b" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R898acb5a68f74e60" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R447821acb5354c10"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4a71ac43ead1476e"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R17bed25f2a75465e"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5e3ce1a98ac349e5"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2516,116 +2516,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rd62518933f1045c3"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Ref05cff5e2604a8b"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rc5fdb17feffb4dee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6a8010d298034b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4865dee4107c49e0" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R08ea0f2ca9054e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re4d3328b89bf430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8782da8dd1df4581" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R6a8010d298034b73"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R4865dee4107c49e0"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Re4d3328b89bf430f"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R8782da8dd1df4581"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2689,81 +2689,81 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf9ae1ad5972c41ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Raa3f3130d41f49be" /></Relationships>
-[...29 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rad388c2701b44bbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R41536c160a524fa1" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7a2cda00f7f8438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R8a8452ffa15440f5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdabe252d97c24b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rb701cde7e4f6408e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5addcd9f54b84de5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R31e9416369454f82" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra60aada2d1864194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R83da775a146b41d7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfd3a77f73498495b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R55d3e43e1b1b41b2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rea37af6be6ee496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R6ed998a91f6045c9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7a61d1e00f0e4fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Re98743be41df44a4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9cc0c445cbc24cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R94e4fecde1da446c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R50fbcbfe5e9842b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rb804e63c7b6a457a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4ae1cd9549de4f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rd5905b7ec9374da3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rce851e9fdf2b4e2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R35c8d1a1c72448fb" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2781,65 +2781,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約拿書第2章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Jonah 2 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2857,183 +2861,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約拿書 2:9  |  Jonah 2:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但我必用感謝的聲音獻祭與你。 我所許的願，我必償還。 救恩出於耶和華。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But I will sacrifice unto thee with the voice of thanksgiving; I will pay that that I have vowed. Salvation is of the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3049,183 +3015,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約拿書 2:10  |  Jonah 2:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華吩咐魚，魚就把約拿吐在旱地上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD spake unto the fish, and it vomited out Jonah upon the dry land.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3241,183 +3169,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約拿書 2:1  |  Jonah 2:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約拿在魚腹中禱告耶和華－他的神，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then Jonah prayed unto the LORD his God out of the fish’s belly,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3433,183 +3323,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約拿書 2:2  |  Jonah 2:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>說： 我遭遇患難求告耶和華， 你就應允我； 從陰間的深處呼求， 你就俯聽我的聲音。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And said, I cried by reason of mine affliction unto the LORD, and he heard me; out of the belly of hell cried I, and thou heardest my voice.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3625,183 +3477,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約拿書 2:3  |  Jonah 2:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你將我投下深淵， 就是海的深處； 大水環繞我， 你的波浪洪濤都漫過我身。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thou hadst cast me into the deep, in the midst of the seas; and the floods compassed me about: all thy billows and thy waves passed over me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3817,183 +3631,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約拿書 2:4  |  Jonah 2:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我說：我從你眼前雖被驅逐， 我仍要仰望你的聖殿。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then I said, I am cast out of thy sight; yet I will look again toward thy holy temple.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4009,183 +3785,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約拿書 2:5  |  Jonah 2:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>諸水環繞我，幾乎淹沒我； 深淵圍住我； 海草纏繞我的頭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The waters compassed me about, even to the soul: the depth closed me round about, the weeds were wrapped about my head.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4201,183 +3939,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約拿書 2:6  |  Jonah 2:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我下到山根， 地的門將我永遠[關住]。 耶和華－我的神啊， 你卻將我的性命從坑中救出來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I went down to the bottoms of the mountains; the earth with her bars was about me for ever: yet hast thou brought up my life from corruption, O LORD my God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4393,183 +4093,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約拿書 2:7  |  Jonah 2:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我心在我裏面發昏的時候， 我就想念耶和華。 我的禱告進入你的聖殿， 達到你的面前。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When my soul fainted within me I remembered the LORD: and my prayer came in unto thee, into thine holy temple.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4585,183 +4247,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約拿書 2:8  |  Jonah 2:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那信奉虛無[之神]的人， 離棄憐愛他們的主；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They that observe lying vanities forsake their own mercy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>