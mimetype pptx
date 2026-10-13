--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -21,104 +21,104 @@
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R224aae45133f42e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R790dcd3e4e7e4640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra9755624d38a45f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2c74e3e15b89424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5cbb137d72534999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R73741ed135ae4c22" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Re9ee58a5fe9e400c"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R109fc2cb089d4276"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rc86c7fd4500347f5"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R570d9108787a4794"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R17ab81f64c1c4ae7"/>
-[...10 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rd818af4bc73e41a8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rdd65c2ae231b46b8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Ref1ffc7c5aac414f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R8703b1d907c14164"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rf6cd5fd951fb4a4f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rbe6bf225b283437d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rdbc7814c40bc4232"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rd504b7ee69c34b96"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R87af9cd414fc4d26"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R78296a015127409d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R33442e0f48814a45"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R3ae0750443874f05"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R1ac928c8b6864e3a"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rfa9b5af2e9ab42ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re9ee58a5fe9e400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc86c7fd4500347f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rda784ac6e1ed4f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rb8a98338fc1a46da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R17ab81f64c1c4ae7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R7cdbf943c891462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6e4e6209dae24837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb756a38b804c46c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R98d45b5039db444c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R20a709b4e12d48e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7cca79cc7942414b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R63f5e0c4809e46ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6437a045512142dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rdb62021c49f64ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R278810a4eb2740f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd818af4bc73e41a8" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R3351bed2fb6441fe" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rfb056acea6f840f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R109fc2cb089d4276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R570d9108787a4794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rf374d4e5362d48bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R1c691d3807b64b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rdd65c2ae231b46b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ref1ffc7c5aac414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8703b1d907c14164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf6cd5fd951fb4a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rbe6bf225b283437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rdbc7814c40bc4232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd504b7ee69c34b96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R87af9cd414fc4d26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R78296a015127409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R33442e0f48814a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R3ae0750443874f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R1ac928c8b6864e3a" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R4d504bf64b9a403c" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -322,84 +322,84 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3eae33b0e05c43fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R837c3194d0384918" /></Relationships>
-[...32 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd2b6319649334421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R134df662bf714c68" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3e4a3e1e3c934d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb315a3ff47204e1b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re46b2548f3014b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re8c27df2d9214622" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R6d231565499348eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb2fa090277c94dcd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0666d8c34b644d47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raadd71a3dffa4e8b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb262b632209b48b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4c843601bbca4280" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra4aaab9f244b4d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0299a298a49a46d6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4f4f7beb59aa4b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd0a65386207a4c55" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R33383d965c4b4f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R91ed76d5109843df" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3c6ba8506da94125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re352a2c3721842f6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R077c20f6638d40a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7a50800315dc446d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R577c2f25ef714686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R553a5725b43442db" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2dee7c4ab6404dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9b130977f1c84aa0" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1498,100 +1498,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra52f162b6f9147b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rc698408ac28e4c8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Reecc8d0f35044235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rdd568c1cef6243c6" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5d0a1e3b6b0b44d8" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6fa21a6de81e4c3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rb880e11d220941aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Reec4e64aa6e74c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rc029f10d1eab4e7b" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R85b027c3ec8c4aa4" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc698408ac28e4c8f"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb880e11d220941aa"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Reecc8d0f35044235"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Reec4e64aa6e74c84"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2617,116 +2617,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rdd568c1cef6243c6"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rc029f10d1eab4e7b"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R9c49ccc4b1e841ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7aa7a21ec3cb4188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb6306e32f7644197" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R195fc4ccbb804cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbb3e2254dd444255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc243860b70ea40f6" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R7aa7a21ec3cb4188"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rb6306e32f7644197"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rbb3e2254dd444255"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rc243860b70ea40f6"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2790,84 +2790,84 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfa3e4558032e412f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R5ecf4e8fa835426e" /></Relationships>
-[...32 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R178bb43948ce4266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Raf89aa39a0054e01" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbfceb40268674fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R42cae22e56e3499a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcb4ad453bb3045fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R6d49e59fc2c04160" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6e57170790f34a25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rff8799ddeda04998" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R460968fed5be43d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R57e49305ae8b430b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R57ea631497f0414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R62bb1dd0ef0f4d29" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2b9fdf509ad84ef6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Refae4b9d803e48f9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8dfe6aebf06c4f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rebf080b0c992418d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb29dde6451b2413b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R0ec9d3fa564f463e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7e1c80a4e1444399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R03779edd1b1a49e7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb4073df2e01a4cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R0d9cf5d7dc6a4101" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5fbae1055ee54a12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R878b35b5105c49b9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1face2d8f0b045d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R2bc7b411791c4459" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2885,65 +2885,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約拿書第4章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Jonah 4 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2961,183 +2965,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約拿書 4:9  |  Jonah 4:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神對約拿說：「你因這棵蓖麻發怒合乎理嗎？」他說：「我發怒以至於死，都合乎理！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And God said to Jonah, Doest thou well to be angry for the gourd? And he said, I do well to be angry, even unto death.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3153,183 +3119,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約拿書 4:10  |  Jonah 4:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華說：「這蓖麻不是你栽種的，也不是你培養的；一夜發生，一夜乾死，你尚且愛惜；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then said the LORD, Thou hast had pity on the gourd, for the which thou hast not laboured, neither madest it grow; which came up in a night, and perished in a night:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3345,179 +3273,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約拿書 4:11  |  Jonah 4:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何況這尼尼微大城，其中不能分辨左手右手的有十二萬多人，並有許多牲畜，我豈能不愛惜呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And should not I spare Nineveh, that great city, wherein are more than sixscore thousand persons that cannot discern between their right hand and their left hand; and also much cattle?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3537,183 +3427,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約拿書 4:1  |  Jonah 4:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這事約拿大大不悅，且甚發怒，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But it displeased Jonah exceedingly, and he was very angry.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3729,183 +3581,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約拿書 4:2  |  Jonah 4:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就禱告耶和華說：「耶和華啊，我在本國的時候豈不是這樣說嗎？我知道你是有恩典、有憐憫的神，不輕易發怒，有豐盛的慈愛，並且後悔不降所說的災，所以我急速逃往他施去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he prayed unto the LORD, and said, I pray thee, O LORD, was not this my saying, when I was yet in my country? Therefore I fled before unto Tarshish: for I knew that thou art a gracious God, and merciful, slow to anger, and of great kindness, and repentest thee of the evil.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3921,183 +3735,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約拿書 4:3  |  Jonah 4:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，現在求你取我的命吧！因為我死了比活着還好。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore now, O LORD, take, I beseech thee, my life from me; for it is better for me to die than to live.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4113,183 +3889,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約拿書 4:4  |  Jonah 4:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華說：「你這樣發怒合乎理嗎？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then said the LORD, Doest thou well to be angry?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4305,179 +4043,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約拿書 4:5  |  Jonah 4:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是約拿出城，坐在城的東邊，在那裏為自己搭了一座棚，坐在棚的蔭下，要看看那城究竟如何。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So Jonah went out of the city, and sat on the east side of the city, and there made him a booth, and sat under it in the shadow, till he might see what would become of the city.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4497,179 +4197,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約拿書 4:6  |  Jonah 4:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華神安排一棵蓖麻，使其發生高過約拿，影兒遮蓋他的頭，救他脫離苦楚；約拿因這棵蓖麻大大喜樂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD God prepared a gourd, and made it to come up over Jonah, that it might be a shadow over his head, to deliver him from his grief. So Jonah was exceeding glad of the gourd.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4689,183 +4351,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約拿書 4:7  |  Jonah 4:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>次日黎明，神卻安排一條蟲子咬這蓖麻，以致枯槁。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But God prepared a worm when the morning rose the next day, and it smote the gourd that it withered.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4881,183 +4505,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約拿書 4:8  |  Jonah 4:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>日頭出來的時候，神安排炎熱的東風，日頭曝曬約拿的頭，使他發昏，他就為自己求死，說：「我死了比活着還好！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass, when the sun did arise, that God prepared a vehement east wind; and the sun beat upon the head of Jonah, that he fainted, and wished in himself to die, and said, It is better for me to die than to live.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>