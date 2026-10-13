--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -19,103 +19,103 @@
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R14ab80b7765042b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R9f8da33666f04d47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R9a0432ec8165493e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4e3b18055ca74c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra1060838ee71489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R197482f88f464a7a" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R2ea181d87e8f4f25"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd8633dfd063244d6"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R0e984536312c40f5"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R3f35d1ccd41d49d8"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re100280bb8d24a95"/>
-[...9 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R084950e898134b97"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf2326617b5794891"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R2760bba21c39477c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R847b33bfb8c5455b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R83de2ccbc4a546d6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R33954875fd784f62"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R1e0387dc21404442"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rec0a92e4ad3b469b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rd54e8e1914dc4411"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R22c6e241c8454a37"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R6b0dcc92a0354f9d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R1791782052e64067"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R7e49cda5114d4776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2ea181d87e8f4f25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0e984536312c40f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R6811d8df0d7c4631" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R636b1ddea52c4a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re100280bb8d24a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9e393ce43c004bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rad01bd6c296343d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3448dfcc90b54f44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2f8eac4601dc46f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1a82e57739244990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R1ad59f9adf5e4f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R7e0f478243b540a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5126ef5b850d469f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R83849778801e42c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R084950e898134b97" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R42f4a7532c53487b" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R316b0fbb75734108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd8633dfd063244d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3f35d1ccd41d49d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rb67525797057429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R0cd19dc3d23043b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf2326617b5794891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2760bba21c39477c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R847b33bfb8c5455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R83de2ccbc4a546d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R33954875fd784f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1e0387dc21404442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rec0a92e4ad3b469b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd54e8e1914dc4411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R22c6e241c8454a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R6b0dcc92a0354f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R1791782052e64067" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R2799aedd040d4643" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -319,81 +319,81 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4b730afd83d44cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R58fed2894bcb4da4" /></Relationships>
-[...29 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd6ba07c63d7c48cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R51b7f5aeec364dbb" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6a3d696cdd434cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R658bd454d80a4509" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R354131a1c843416d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R076cc133de3b4c78" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R82aa1238fc524d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R13812191f20249a2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9066295a7fe74d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R489d180d926d45cb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R628c5cd6e0f9460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1d48a71e07284155" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R0c19c02f8d0c45cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2387ecbc459f402e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra9b9e56daa6f4f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb7f114a12d5449b5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R45eef2084569473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8ff4a3dea9c44400" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R1933be07072d47dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R859ee13ef61b4e80" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R90f67388ccf94a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rba1c45a68d7c4015" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R25d751be2a784568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R84934eeeeb514a91" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1397,100 +1397,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0abf94553f854a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R3dbd425fa4414e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R2b249c1e90e048a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R5ce269e281cf451f" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5659a0e894024a80" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R56071a750288484a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Reac72219444d4235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rebff4e2d6d2e4f29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rb93edf018406486e" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdd261016dee04b86" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3dbd425fa4414e3c"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Reac72219444d4235"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2b249c1e90e048a1"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rebff4e2d6d2e4f29"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2516,116 +2516,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R5ce269e281cf451f"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rb93edf018406486e"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rf740ebaf1dde49ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3ef2571002114d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R96e6f9b10aa94eaa" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rcd692f64589e41d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7559e6e6490d40fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3464e7bbab9b42de" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R3ef2571002114d07"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R96e6f9b10aa94eaa"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R7559e6e6490d40fd"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R3464e7bbab9b42de"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2689,81 +2689,81 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raab58aafd2eb4e48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R91ec27e5b2994de0" /></Relationships>
-[...29 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0549625f64b64a1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R3dcdea9b58894ecb" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5c11ae7dd8164286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rd1cc77608b914dc5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf5e500b809aa4b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R567934ed66ae4615" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8623deaba2394d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rf13412ab613e4948" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R94ff7b477af54e58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R9daa832663b248b4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R23184c7ea0c34395" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rf1867f8c8dbe419b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R695d6d85288f47a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Raee84f2bebd24b11" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2f899b026d6045d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R2c27819b0abf4ce0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R765b3b5606cb4715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R0e85e53430034d94" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R033ab0387e9844d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rdd1b5333dc6449a9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R158b611c26c149df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R46874e13d54647ff" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb6cc434a00f945b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Ra90c934e32a9462c" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2781,65 +2781,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約拿書第3章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Jonah 3 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2857,183 +2861,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約拿書 3:9  |  Jonah 3:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>或者神轉意後悔，不發烈怒，使我們不致滅亡，也未可知。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who can tell if God will turn and repent, and turn away from his fierce anger, that we perish not?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3049,183 +3015,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約拿書 3:10  |  Jonah 3:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是神察看他們的行為，見他們離開惡道，他就後悔，不把所說的災禍降與他們了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And God saw their works, that they turned from their evil way; and God repented of the evil, that he had said that he would do unto them; and he did it not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3241,183 +3169,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約拿書 3:1  |  Jonah 3:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的話二次臨到約拿說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the word of the LORD came unto Jonah the second time, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3433,183 +3323,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約拿書 3:2  |  Jonah 3:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你起來！往尼尼微大城去，向其中的居民宣告我所吩咐你的話。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Arise, go unto Nineveh, that great city, and preach unto it the preaching that I bid thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3625,183 +3477,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約拿書 3:3  |  Jonah 3:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約拿便照耶和華的話起來，往尼尼微去。這尼尼微是極大的城，有三日的路程。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So Jonah arose, and went unto Nineveh, according to the word of the LORD. Now Nineveh was an exceeding great city of three days’ journey.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3817,183 +3631,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約拿書 3:4  |  Jonah 3:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約拿進城走了一日，宣告說：「再等四十日，尼尼微必傾覆了！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jonah began to enter into the city a day’s journey, and he cried, and said, Yet forty days, and Nineveh shall be overthrown.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4009,183 +3785,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約拿書 3:5  |  Jonah 3:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼尼微人信服神，便宣告禁食，從最大的到至小的都穿麻衣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So the people of Nineveh believed God, and proclaimed a fast, and put on sackcloth, from the greatest of them even to the least of them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4201,183 +3939,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約拿書 3:6  |  Jonah 3:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這信息傳到尼尼微王的耳中，他就下了寶座，脫下朝服，披上麻布，坐在灰中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For word came unto the king of Nineveh, and he arose from his throne, and he laid his robe from him, and covered him with sackcloth, and sat in ashes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4393,179 +4093,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約拿書 3:7  |  Jonah 3:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他又使人遍告尼尼微通城，說：「王和大臣有令，人不可嘗甚麼，牲畜、牛羊不可吃草，也不可喝水。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he caused it to be proclaimed and published through Nineveh by the decree of the king and his nobles, saying, Let neither man nor beast, herd nor flock, taste any thing: let them not feed, nor drink water:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4585,183 +4247,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約拿書 3:8  |  Jonah 3:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人與牲畜都當披上麻布；人要切切求告神。各人回頭離開所行的惡道，丟棄手中的強暴。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But let man and beast be covered with sackcloth, and cry mightily unto God: yea, let them turn every one from his evil way, and from the violence that is in their hands.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>