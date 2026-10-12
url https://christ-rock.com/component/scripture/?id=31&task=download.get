--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -49,118 +49,118 @@
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb04dfe0f289d435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R037a738adfe4428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Re5831ea84a5641ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R986c2516b05f4868" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc0b4527902cc4661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf8852c0b9da54527" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rcd54539b30d8482c"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rdbb794934e044af6"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb426d466ae5b47cf"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb4ef5f70740b4c69"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R4fba30ba023b4bdd"/>
-[...24 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R87a05b1d8c6f4be6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rb849e9b166f84675"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rb4e55124d36f4ed8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R291b6a52d8bc40fe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rec5812859cab4531"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R65c8c7258b544974"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rfe99c5575b7b4bf2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R927273c7dbab47f8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R23708f4f7f95418b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Raddcbc7a38d543c6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R3a529ee813d64a68"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rda63d9def1094a79"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rf52c58aa65c9495a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rebb30eb709d7454e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rdc2f2760c89e4bb6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rd1a2c916a0b54690"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R340eae3cea8c4b7e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rcc419635188f4386"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R058f16e1ac6d4d5b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R677d6a87a76d46ed"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R84bab09bcb5b46e4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Ra690e6359b5949e9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R3db345f497bd4135"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R57f9ddefa6f14ada"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R10ef8b2da9c64f24"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R2aed2055b667449c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Read60f3a14784552"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ra976da9c92c548d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcd54539b30d8482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb426d466ae5b47cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rfb85d0048cd94661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R57a1042ae0fc4c0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4fba30ba023b4bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf9a70546b8294015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R64532d2f04df4e5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3197beb768b84497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb71a0dc615094642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R47b8790a05e24cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R20ed150068f5420d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb65ead8edb6c4a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0a1f5cddb9044799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R3484847dea024ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R0e2e6c6ed7fe43f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rbfd2afdb736449a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ra7811be263634978" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R7b352ef600ba4e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re8097119607b474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R4606ef2fe625450a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R7d63255930494be3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R74b4d3a07c2b4ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rd75b569075a842c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rf089872d03674bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rb3933df4c94e4fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R61e75b8f06ca44dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R46e94bb5832c4b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R3ac516da72cb45b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R3f6d712187de4835" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R87a05b1d8c6f4be6" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R595dc639e0ea4e4a" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R5fd7853220eb4d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdbb794934e044af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb4ef5f70740b4c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R61a8f4aa2f6246d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R40f37aa369aa4007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb849e9b166f84675" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb4e55124d36f4ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R291b6a52d8bc40fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rec5812859cab4531" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R65c8c7258b544974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rfe99c5575b7b4bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R927273c7dbab47f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R23708f4f7f95418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Raddcbc7a38d543c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R3a529ee813d64a68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rda63d9def1094a79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf52c58aa65c9495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rebb30eb709d7454e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rdc2f2760c89e4bb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd1a2c916a0b54690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R340eae3cea8c4b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rcc419635188f4386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R058f16e1ac6d4d5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R677d6a87a76d46ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R84bab09bcb5b46e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Ra690e6359b5949e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R3db345f497bd4135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R57f9ddefa6f14ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R10ef8b2da9c64f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R2aed2055b667449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Read60f3a14784552" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Ra2ac234ca34e4908" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -364,126 +364,126 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd92850551a2c4a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra709c58678f043b4" /></Relationships>
-[...74 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R78138e71f23944e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra54cdb8207ba4373" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc45acf2532054ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd53313dc0aaa4de5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R50ab1d27f30948a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1dfef689d9bb4ebc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rdd3089a891f84cd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rad3236edaa10483a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5126c52434d341e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R23feb110cbc64083" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rff40e438fd944d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re54f7b55061f4d57" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R2c2c1d319fe84096" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R458ec555d9d44485" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R74f721af13184ebb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R383f4f41814f46b2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rb41c44a3740f49f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd8801b0ab5ac41e2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rd3bac46221154ab3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R73bea7eae2cd462a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rfcb101aa9a69494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R62f2aa37841241c6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R9049a2140333412f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2224f4ba83f2481a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R6e7d1158db644176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8e41ef5668e54f0a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R9feaf81617ad4ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R89858a6c1d7842a9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R9e934f4f0ae14ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf4e365cc92624a1e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R66d753fcf1424f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3eb82cc5fce64a65" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R4967106c3dba4eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re30c226fa235482a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R58b8bb5b53214ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfd1c9c1b91b24576" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rb9d017849ef24ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfd8d5a5233184e87" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rc8eb93bc17554f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rce5dec721d794c3c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf9fb6dc616d54a35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7a93804881e44b06" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd8b971a6c14341e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc65f4710057c466a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1888973d0ff1476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rafd11558068b4215" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0bf3f389d65c4633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re0ffe79e762e48c5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R939d052ed5324c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re5c26d71420c4546" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R8aeaa0f147f84f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R082a4a12ee6f4db6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R22ea8c83a31e430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0001a4a334de4bd4" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2912,100 +2912,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6aa996c88a344b4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rf1f35c717cf74840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rb1f18f28776d44cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R5dcca7451ae24419" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfa0173aacd3746f6" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R60d65d4a07604bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rfdbe1bcb578344e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rc2f93a417eb04f3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rbcd224aeee824e7a" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd09b5b582f134fca" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf1f35c717cf74840"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfdbe1bcb578344e4"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb1f18f28776d44cd"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc2f93a417eb04f3c"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4031,116 +4031,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R5dcca7451ae24419"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rbcd224aeee824e7a"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R80ce899f50304bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1c127d85226647bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb4b26232f7d14d44" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ra8f597633e6a4bc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R37bcb93a56304109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9a1d01e9c6504b53" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1c127d85226647bb"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rb4b26232f7d14d44"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R37bcb93a56304109"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R9a1d01e9c6504b53"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4204,126 +4204,126 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R76056ded4591431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R15740adeb90d4d5c" /></Relationships>
-[...74 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0701aa141d984795" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R8437e6b22e664377" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a4cb4e855894733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R15024a1fd1454db3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9b289b1437324be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R1bf610b6a2844cb0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R01b2286d2b454311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R531d61cf0b9740ec" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re5cfe1f68b1243a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Re92a37f305a44224" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd3403862ce4943d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R84e459c27c5c4f3f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1b8d202465ad42ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R29fc494f2f77458f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R72fe3d531f2a48d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R0f25d2dc5ac44a60" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7878d29a05824314" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R40885c66676842c7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6fe577ce45774bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rf4eedf3473de49d8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7d43048a8f854d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Re9447e2248a14396" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R43372f6ca84f4287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rbe319f0f950749a0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0a0ba4753f54432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R68cc7d3c6bd84074" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc76042fa0f914923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R22e96c40c639410c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R82cfcec4d1db498e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R23cb74a40c814bb2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R984765be73fa4659" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R795e6c53958e4b9d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6d32f6dff1fa4f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rb561043282b942e0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R03305a882d39413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R4bc51a989c8d423f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2ef5e34ee93149a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Reb3a0f8e3e824447" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4d7763c7ceb746a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R44333b2a4fd14ecc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7fe811b6f5c2409c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R050f01b648694c9e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3641624839394661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rc2f1cdc5bd5743c6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf336d3e55f074c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Re91c81c5f08842d8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc266c397a79d4365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rf3b2365773c84e61" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R786bd1fec9db43e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R14c8dda6e2f24003" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc1da2888d00b43e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R6d1a2ef65c714bbb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb8dc8c14601644a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R1915d126a0cc4d42" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4341,65 +4341,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌羅西書第3章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Colossians 3 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4417,183 +4421,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌羅西書 3:9  |  Colossians 3:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不要彼此說謊；因你們已經脫去舊人和舊人的行為，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Lie not one to another, seeing that ye have put off the old man with his deeds;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4609,183 +4575,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌羅西書 3:10  |  Colossians 3:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>穿上了新人。這新人在知識上漸漸更新，正如造他主的形像。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And have put on the new man, which is renewed in knowledge after the image of him that created him:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4801,183 +4729,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌羅西書 3:11  |  Colossians 3:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在此並不分希臘人、猶太人，受割禮的、未受割禮的，化外人、西古提人，為奴的、自主的，惟有基督是包括一切，又住在各人之內。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Where there is neither Greek nor Jew, circumcision nor uncircumcision, Barbarian, Scythian, bond nor free: but Christ is all, and in all.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4993,183 +4883,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌羅西書 3:12  |  Colossians 3:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，你們既是神的選民，聖潔蒙愛的人，就要存憐憫、恩慈、謙虛、溫柔、忍耐的心。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Put on therefore, as the elect of God, holy and beloved, bowels of mercies, kindness, humbleness of mind, meekness, longsuffering;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5185,183 +5037,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌羅西書 3:13  |  Colossians 3:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>倘若這人與那人有嫌隙，總要彼此包容，彼此饒恕；主怎樣饒恕了你們，你們也要怎樣饒恕人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Forbearing one another, and forgiving one another, if any man have a quarrel against any: even as Christ forgave you, so also do ye.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5377,183 +5191,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌羅西書 3:14  |  Colossians 3:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在這一切之外，要存着愛心，愛心就是聯絡全德的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And above all these things put on charity, which is the bond of perfectness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5569,183 +5345,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌羅西書 3:15  |  Colossians 3:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又要叫基督的平安在你們心裏作主；你們也為此蒙召，歸為一體；且要存感謝的心。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And let the peace of God rule in your hearts, to the which also ye are called in one body; and be ye thankful.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5761,179 +5499,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌羅西書 3:16  |  Colossians 3:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當用各樣的智慧，把基督的道理豐豐富富地存在心裏，用詩章、頌詞、靈歌，彼此教導，互相勸戒，心被恩感，歌頌神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let the word of Christ dwell in you richly in all wisdom; teaching and admonishing one another in psalms and hymns and spiritual songs, singing with grace in your hearts to the Lord.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5953,183 +5653,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌羅西書 3:17  |  Colossians 3:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>無論做甚麼，或說話或行事，都要奉主耶穌的名，藉着他感謝父神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And what soever ye do in word or deed, do all in the name of the Lord Jesus, giving thanks to God and the Father by him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6145,183 +5807,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌羅西書 3:18  |  Colossians 3:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們作妻子的，當順服自己的丈夫，這在主裏面是相宜的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wives, submit yourselves unto your own husbands, as it is fit in the Lord.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6337,183 +5961,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌羅西書 3:1  |  Colossians 3:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，你們若真與基督一同復活，就當求在上面的事；那裏有基督坐在神的右邊。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If ye then be risen with Christ, seek those things which are above, where Christ sitteth on the right hand of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6529,183 +6115,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌羅西書 3:19  |  Colossians 3:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們作丈夫的，要愛你們的妻子，不可苦待她們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Husbands, love your wives, and be not bitter against them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6721,183 +6269,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌羅西書 3:20  |  Colossians 3:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們作兒女的，要凡事聽從父母，因為這是主所喜悅的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Children, obey your parents in all things: for this is well pleasing unto the Lord.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6913,183 +6423,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌羅西書 3:21  |  Colossians 3:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們作父親的，不要惹兒女的氣，恐怕他們失了志氣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Fathers, provoke not your children to anger, lest they be discouraged.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7105,183 +6577,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌羅西書 3:22  |  Colossians 3:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們作僕人的，要凡事聽從你們肉身的主人，不要只在眼前事奉，像是討人喜歡的，總要存心誠實敬畏主。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Servants, obey in all things your masters according to the flesh; not with eyeservice, as menpleasers; but in singleness of heart, fearing God:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7297,183 +6731,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌羅西書 3:23  |  Colossians 3:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>無論做甚麼，都要從心裏做，像是給主做的，不是給人做的，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And what soever ye do, do it heartily, as to the Lord, and not unto men;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7489,183 +6885,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌羅西書 3:24  |  Colossians 3:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因你們知道從主那裏必得着基業為賞賜；你們所事奉的乃是主基督。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Knowing that of the Lord ye shall receive the reward of the inheritance: for ye serve the Lord Christ.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7681,183 +7039,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌羅西書 3:25  |  Colossians 3:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那行不義的必受不義的報應；[主]並不偏待人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But he that doeth wrong shall receive for the wrong which he hath done: and there is no respect of persons.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7873,183 +7193,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌羅西書 3:2  |  Colossians 3:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要思念上面的事，不要思念地上的事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Set your affection on things above, not on things on the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8065,183 +7347,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌羅西書 3:3  |  Colossians 3:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為你們已經死了，你們的生命與基督一同藏在神裏面。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For ye are dead, and your life is hid with Christ in God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8257,183 +7501,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌羅西書 3:4  |  Colossians 3:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>基督是我們的生命，他顯現的時候，你們也要與他一同顯現在榮耀裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When Christ, who is our life, shall appear, then shall ye also appear with him in glory.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8449,183 +7655,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌羅西書 3:5  |  Colossians 3:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，要治死你們在地上的肢體，就如淫亂、污穢、邪情、惡慾，和貪婪（貪婪就與拜偶像一樣）。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Mortify therefore your members which are upon the earth; fornication, uncleanness, inordinate affection, evil concupiscence, and covetousness, which is idolatry:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8641,183 +7809,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌羅西書 3:6  |  Colossians 3:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因這些事，神的忿怒必臨到那悖逆之子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For which things’ sake the wrath of God cometh on the children of disobedience:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8833,183 +7963,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌羅西書 3:7  |  Colossians 3:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當你們在這些事中活着的時候，也曾這樣行過。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In the which ye also walked some time, when ye lived in them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9025,183 +8117,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌羅西書 3:8  |  Colossians 3:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但現在你們要棄絕這一切的事，以及惱恨、忿怒、惡毒、毀謗，並口中污穢的言語。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But now ye also put off all these; anger, wrath, malice, blasphemy, filthy communication out of your mouth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>