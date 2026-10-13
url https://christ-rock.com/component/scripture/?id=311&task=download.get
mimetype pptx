--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -41,114 +41,114 @@
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Raeb847cdbf404e40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R0a7d381c0682453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Re7236616e57743dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R86d10297c20c405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R6271e222bf85496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf57a3f3b6371407f" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R38eef5de1dea401a"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R15ceb9672f5340dd"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Ra18aa13fa4494c21"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rdf524b36d30e40db"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R81ce0397d9514b40"/>
-[...20 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R995d14bda86e4f21"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R698b910fe7d4417d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R2e08e271cb5b414c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rf9a77622b9ae4498"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R8a09603502e8436e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rbffa040be23447e0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R03fe84375a35449f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R25aadeb88bc4473a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R5840d3f441404ed5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rc2bc3c94c2124804"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rf8e8d03e76d74cb5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R3452632be5b14558"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R898627d81e1342f0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R90dbb707301a4518"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R5c405368511949d5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R781f1f91dc234c67"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R536cd431d71748d9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R7a772c62b9234296"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R4fa86139603e4a27"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rc298977b055b4730"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R283d6806c565481d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Refb69f343b2a463b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R5c8d46937d0f490a"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R40145e2cee174d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R38eef5de1dea401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra18aa13fa4494c21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R048dce3e5f35464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rc236d37915de4933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R81ce0397d9514b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3d440fc05170475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R213a7c25c2194f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R09582181bd66416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4bd67b6a646f4308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd8e024c9d4594c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb82b7357970540d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9787cc899c61417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R67d505410f314295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R95e2056399ba41e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rbc83e0256da7460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R509d00d70d194293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R672df5c2085544ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra83fd5edbfa64b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Ra3ca6531efa848fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R896e026373d24d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R3b8a2e0c3dd64bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rfb4839de923b4038" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R445df090d0a24bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R9aa13b10560e45d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Re66599a768814f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R995d14bda86e4f21" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Re80a43ad855c4693" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Redf634327ece494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R15ceb9672f5340dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdf524b36d30e40db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R9dc1e43f8d144897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R21a6f177cabe4d2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R698b910fe7d4417d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2e08e271cb5b414c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf9a77622b9ae4498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8a09603502e8436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rbffa040be23447e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R03fe84375a35449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R25aadeb88bc4473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R5840d3f441404ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc2bc3c94c2124804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf8e8d03e76d74cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R3452632be5b14558" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R898627d81e1342f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R90dbb707301a4518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R5c405368511949d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R781f1f91dc234c67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R536cd431d71748d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R7a772c62b9234296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R4fa86139603e4a27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rc298977b055b4730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R283d6806c565481d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Refb69f343b2a463b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R5c8d46937d0f490a" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R0152bd06d6e34f82" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -352,114 +352,114 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2964a578b7b14a68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf6f1808ea8ba46b0" /></Relationships>
-[...62 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3f797f051eb24a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R215eee17605c40f4" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra086e8fe0b124eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R073d444b696b4b9a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R41bbe8dffc3d41cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R85421430e0ba4e7c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R63035c6d96e5400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R42df9e2720e241c9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R7de672ff641f48ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd0d6f9ac801b4a57" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R78ccf2bf2280476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfe062b8d78e64029" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R1c723dfd50284147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5cca51440c8049e3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R17db69d241d24684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R063dce1b846548d6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R6a035caa206d452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R175cb0468d3f4edb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R634991b1c0364f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd9200c1bc9b64a88" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R2032213c583e4477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R53737fade5674437" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rd669bac05b9a48bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R25c6311db391488d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9449d3d3800941b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7a56879662994e60" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rdee494756efd49c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R872e617b27cc4ee9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R3b1d420b6aef40d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7357887bd4564058" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R002fbf1f3db24230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0195876474ee4e41" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rcca610afe9f649ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rda010dba435a4ef5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R81dce85de3fe4bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R26fa7cca33174507" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd1c54f47fd56474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R08869f23c5b54c19" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re4f89dabdd694325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R090068600ef2486c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc629e1d5d8d143bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R449cdf66b73f485f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R397c315292404005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R598ef0baca71407e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R420ce56dfdb2425c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5946ef00d43b48eb" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2508,100 +2508,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6f8f8333621542c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R84f3e35511d8438d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Reb462f8e3c8c4391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R8d041f5b79fb49c3" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc70de327067c4c84" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb2e0b8eabf704bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R5981096724d84cb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R12e7f97d8b4f41d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R28fb6e2e815841f7" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rebc3f3d266854d30" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R84f3e35511d8438d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5981096724d84cb1"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Reb462f8e3c8c4391"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R12e7f97d8b4f41d7"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3627,116 +3627,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R8d041f5b79fb49c3"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R28fb6e2e815841f7"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rc61162358c364404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2139d2e47edb475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc78848bcf7e3402c" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R07853b6ff6074b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb72d9213c3b64c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2be1fda6c4c24752" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R2139d2e47edb475a"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rc78848bcf7e3402c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rb72d9213c3b64c19"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R2be1fda6c4c24752"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3800,114 +3800,114 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6d7e241ebe9e426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R38c2e00141c74433" /></Relationships>
-[...62 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4a4bd6c5f2864f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R588a61c3863e4c7c" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf9b5ed90220c4fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R8644be470fa046d3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf40b779715b543bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R2b23eda1e84a4342" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfff3af3084594c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rb74e3ed7cf8a40d0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6e8930a6a8254d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R867541b477fa407a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1d21acd548804603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R6c1aabde4c7d4896" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R824cf4771bb04f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rba49c094448a4646" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb1a0310543464d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R5b80a4d4484e4450" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0d299deefc95407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Re66af8e92ab4421c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rda0b540eb7644aab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rce2068ee54164109" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re33b3dd3cc234cd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Ra313dbd159134bd2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R981ca724817d41c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R48f1b268c84f4744" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4ebe16e19aae4b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R7f16a53947fc40aa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2ba19596f1c44e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R5bc8ed5f49b94e79" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R75549b7428a54762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R0ee2ac4d823941d9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R095373be4ac54bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R4a469c9523b34463" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R23b3a94e27d44d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rfde9624899404b07" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0395e5ef886245b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R9852466696434459" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6366384913274d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R03df9469bf8c4476" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd56fabbdf4d04bd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rbcbe2b1b742f48e2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R724a993cb482443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R8ba91238df3e4cfb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R25ed38aed1054799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rbf47d815de9646f2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R74a1fc5fa84e4e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Re348d23b34b6424f" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3925,65 +3925,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書第15章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Jeremiah 15 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4001,183 +4005,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 15:9  |  Jeremiah 15:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>生過七子的婦人力衰氣絕； 尚在白晝，日頭忽落； 她抱愧蒙羞。 其餘的人， 我必在他們敵人跟前，交與刀劍。 這是耶和華說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>She that hath borne seven languisheth: she hath given up the ghost; her sun is gone down while it was yet day: she hath been ashamed and confounded: and the residue of them will I deliver to the sword before their enemies, saith the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4193,179 +4159,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 15:10  |  Jeremiah 15:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的母親哪，我有禍了！因你生我作為遍地相爭相競的人。我素來沒有借貸與人，人也沒有借貸與我，人人[卻]都咒罵我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Woe is me, my mother, that thou hast borne me a man of strife and a man of contention to the whole earth! I have neither lent on usury, nor men have lent to me on usury; yet every one of them doth curse me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4385,183 +4313,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 15:11  |  Jeremiah 15:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華說：「我必要堅固你，使你得好處。災禍苦難臨到的時候，我必要使仇敵央求你。（</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD said, Verily it shall be well with thy remnant; verily I will cause the enemy to entreat thee well in the time of evil and in the time of affliction.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4577,183 +4467,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 15:12  |  Jeremiah 15:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人豈能將銅與鐵，就是北方的鐵折斷呢？）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Shall iron break the northern iron and the steel?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4769,183 +4621,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 15:13  |  Jeremiah 15:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「我必因你在四境之內所犯的一切罪，把你的貨物財寶當掠物，白白地交給[仇敵]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thy substance and thy treasures will I give to the spoil without price, and that for all thy sins, even in all thy borders.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4961,183 +4775,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 15:14  |  Jeremiah 15:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我也必使仇敵帶[這掠物]到你所不認識的地去，因我怒中起的火要將你們焚燒。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will make thee to pass with thine enemies into a land which thou knowest not: for a fire is kindled in mine anger, which shall burn upon you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5153,183 +4929,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 15:15  |  Jeremiah 15:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，你是知道的； 求你記念我，眷顧我， 向逼迫我的人為我報仇； 不要向他們忍怒取我[的命]， 要知道我為你的緣故受了凌辱。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O LORD, thou knowest: remember me, and visit me, and revenge me of my persecutors; take me not away in thy longsuffering: know that for thy sake I have suffered rebuke.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5345,183 +5083,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 15:16  |  Jeremiah 15:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華－萬軍之神啊， 我得着你的言語就[當食物]吃了； 你的言語是我心中的歡喜快樂， 因我是稱為你名下的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thy words were found, and I did eat them; and thy word was unto me the joy and rejoicing of mine heart: for I am called by thy name, O LORD God of hosts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5537,183 +5237,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 15:17  |  Jeremiah 15:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我沒有坐在宴樂人的會中， 也沒有歡樂； 我因你的感動獨自靜坐， 因你使我滿心憤恨。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I sat not in the assembly of the mockers, nor rejoiced; I sat alone because of thy hand: for thou hast filled me with indignation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5729,183 +5391,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 15:18  |  Jeremiah 15:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的痛苦為何長久不止呢？ 我的傷痕為何無法醫治、不能痊癒呢？ 難道你待我有詭詐，像流乾的河道嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Why is my pain perpetual, and my wound incurable, which refuseth to be healed? wilt thou be altogether unto me as a liar, and as waters that fail?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5921,183 +5545,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 15:1  |  Jeremiah 15:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華對我說：「雖有摩西和撒母耳站在我面前[代求]，我的心也不顧惜這百姓。你將他們從我眼前趕出，叫他們去吧！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then said the LORD unto me, Though Moses and Samuel stood before me, yet my mind could not be toward this people: cast them out of my sight, and let them go forth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6113,183 +5699,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 15:19  |  Jeremiah 15:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華如此說：你若歸回， 我就將你再帶來， 使你站在我面前； 你若將寶貴的和下賤的分別出來， 你就可以當作我的口。 他們必歸向你， 你卻不可歸向他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore thus saith the LORD, If thou return, then will I bring thee again, and thou shalt stand before me: and if thou take forth the precious from the vile, thou shalt be as my mouth: let them return unto thee; but return not thou unto them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6305,179 +5853,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 15:20  |  Jeremiah 15:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必使你向這百姓成為堅固的銅牆； 他們必攻擊你，卻不能勝你； 因我與你同在，要拯救你，搭救你。 這是耶和華說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will make thee unto this people a fenced brasen wall: and they shall fight against thee, but they shall not prevail against thee: for I am with thee to save thee and to deliver thee, saith the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6497,183 +6007,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 15:21  |  Jeremiah 15:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必搭救你脫離惡人的手， 救贖你脫離強暴人的手。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will deliver thee out of the hand of the wicked, and I will redeem thee out of the hand of the terrible.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6689,183 +6161,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 15:2  |  Jeremiah 15:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們問你說：『我們往哪裏去呢？』你便告訴他們，耶和華如此說： 定為死亡的，必致死亡； 定為刀殺的，必交刀殺； 定為饑荒的，必遭饑荒； 定為擄掠的，必被擄掠。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it shall come to pass, if they say unto thee, Whither shall we go forth? then thou shalt tell them, Thus saith the LORD; Such as are for death, to death; and such as are for the sword, to the sword; and such as are for the famine, to the famine; and such as are for the captivity, to the captivity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6881,179 +6315,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 15:3  |  Jeremiah 15:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華說：「我命定四樣害他們，就是刀劍殺戮、狗類撕裂、空中的飛鳥，和地上的野獸吞吃毀滅；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will appoint over them four kinds, saith the LORD: the sword to slay, and the dogs to tear, and the fowls of the heaven, and the beasts of the earth, to devour and destroy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7073,183 +6469,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 15:4  |  Jeremiah 15:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又必使他們在天下萬國中拋來拋去，都因猶大王希西家的兒子瑪拿西在耶路撒冷所行的事。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will cause them to be removed into all kingdoms of the earth, because of Manasseh the son of Hezekiah king of Judah, for that which he did in Jerusalem.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7265,183 +6623,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 15:5  |  Jeremiah 15:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶路撒冷啊，誰可憐你呢？ 誰為你悲傷呢？ 誰轉身問你的安呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For who shall have pity upon thee, O Jerusalem? or who shall bemoan thee? or who shall go aside to ask how thou doest?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7457,183 +6777,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 15:6  |  Jeremiah 15:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華說：你棄絕了我， 轉身退後； 因此我伸手攻擊你，毀壞你。 我後悔甚不耐煩。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou hast forsaken me, saith the LORD, thou art gone backward: therefore will I stretch out my hand against thee, and destroy thee; I am weary with repenting.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7649,183 +6931,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 15:7  |  Jeremiah 15:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我在境內各城門口， 用簸箕簸了我的百姓， 使他們喪掉兒女。 我毀滅他們， 他們仍不轉離所行的道。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will fan them with a fan in the gates of the land; I will bereave them of children, I will destroy my people, since they return not from their ways.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7841,183 +7085,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 15:8  |  Jeremiah 15:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們的寡婦在我面前比海沙更多； 我使滅命的午間來， 攻擊少年人的母親， 使痛苦驚嚇忽然臨到她身上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Their widows are increased to me above the sand of the seas: I have brought upon them against the mother of the young men a spoiler at noonday: I have caused him to fall upon it suddenly, and terrors upon the city.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>