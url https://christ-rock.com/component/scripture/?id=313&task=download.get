--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -47,117 +47,117 @@
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5cbc4c09f46345d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R57cb23d758e44fad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R54580aaa8d0e4d7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0aecc80ae2a34862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1c49f346327d4c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R425264570e7a466e" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R13020aef596e43bb"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rba68382974ed44a4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R445f99da91f24c97"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R2b96ed96befc46be"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf56c84765d164b98"/>
-[...23 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R3d4dc72ef4244e8e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R3d18c863bf1942d0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rd8d2ecb180db4b7a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R4f9b9bb877c94f30"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R80755b4f512f441d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rb0f4729276614099"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R2f13217b687c4772"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R6c48f1cd875d4970"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R9aafbc2900254317"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R36b1cc8aace34def"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R5eee76c295c4404e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rc1cb9a60f0ec491a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R84a3829ce4a44e05"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R1401daaed8e54447"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R422e7659d38449e2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rc415fd0c3b024020"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rba74a9fc95174ca9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R1015d89022ff458e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R39bb64aacbc4459d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R22a9f78a06574a94"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rfea5ee2a46ca4f41"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rc98f9a3aabc445d3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R8b4a7790d2b14729"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R6bf8f74fc5284055"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R95618617c3eb4a02"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R7cf5e47c472e45e2"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R7eb72fe39bc0449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R13020aef596e43bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R445f99da91f24c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rfe49fcd7d6e04c34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R609f9e07fab44063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf56c84765d164b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9f95031422524dc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re5bfa45ed09b4e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R45aca92b0e8240b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb99ed51e13774788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R943c05eacfb84ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf75ee169f2864d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rfa608e0ec22d4241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc2cd812d0abd446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R981d0b6b2e5e467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R0dc6345328df4cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf4cb5c9009064b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rc1dbadf511454dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Racf5fad910794a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R9b978d13669348bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R67953e73acbb4ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Re71844851fb34fd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rd59974bc3eb44ed0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R7979a4ae02264337" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R22825fd14a0048ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R6ecc0b207df0461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R7090d10d044348d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rf9bbe8df37c54c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rcc0bbf5266cc473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R3d4dc72ef4244e8e" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rf3dc6a7bfc9b4532" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R22337718071e423f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rba68382974ed44a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2b96ed96befc46be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc208e9dcb4224884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rb4940cf5f02e441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3d18c863bf1942d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd8d2ecb180db4b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4f9b9bb877c94f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R80755b4f512f441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb0f4729276614099" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R2f13217b687c4772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R6c48f1cd875d4970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9aafbc2900254317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R36b1cc8aace34def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R5eee76c295c4404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc1cb9a60f0ec491a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R84a3829ce4a44e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R1401daaed8e54447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R422e7659d38449e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc415fd0c3b024020" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rba74a9fc95174ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R1015d89022ff458e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R39bb64aacbc4459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R22a9f78a06574a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rfea5ee2a46ca4f41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rc98f9a3aabc445d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R8b4a7790d2b14729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R6bf8f74fc5284055" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R95618617c3eb4a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R7cf5e47c472e45e2" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R8eb211896b334300" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -361,123 +361,123 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0898d152d8b84457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf356f8eb79934fa8" /></Relationships>
-[...71 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R32b681f2cb69456c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra3e5a7003d5b4917" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5173a51a60354f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9bf09362b4c644d6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rccffa8bc80284df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R642c8ac1f3604694" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rac21aaa705c24310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1610c1455a0f47e9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R8425fd9148394cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0971ff485c6949c4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rc3fd2699f68f4143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra5fd31e7ba5f4082" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R7e82843b871f4e61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Read445ae5d2e434c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R61307ca2eb134dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2b5ecc24ae164706" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rd8fd002f71e64fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra10499ea840f4906" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rb6948cd6a8654c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R94972d0222a44b41" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R5c8256ae3ed74e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0e056ca8ed394c59" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R5b3abdc466e44bfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6df60aea03cb49c9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9b5bed2892f64deb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfdb5930081bd4005" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rc0aca00b0406418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra604533bd204458f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R11876920c00a49b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R108121c0a95b4abc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rb3bbab182d18474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rba96d66f8deb425a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R0f566388fcc64ad1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0fe2104bc6e54678" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R4c136be6c02c4b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R45d8cd7ea32c49e2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rba6dec41df074e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rac0a6dadadd14fbe" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb8921920451043d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7732ae8764d54b42" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rdfe005f93e614c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raa98fa1978a54e0b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rac61bc3259ac4626" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R80ec066b880a40ea" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R2702bd37f76d4d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R33f077b2e83a4ba2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra950158848c54968" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R72a2c716743f4907" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re034e9b9af434931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8b563650d73e4ceb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R281600be2b9e40f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R75230431c353480b" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2811,100 +2811,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7419eccb0bc6439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rdc65741388cd49d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R9b93e507a77b4038" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R3cd9cc3a6faa4fbb" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rde9866e87abd4afc" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5b73ede0d61745cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R8a24c5e5d75c4c17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rd3ebdc4b9cb84ce3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R6936aa40d9ff4403" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4a895322627342f6" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdc65741388cd49d5"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8a24c5e5d75c4c17"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9b93e507a77b4038"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd3ebdc4b9cb84ce3"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3930,116 +3930,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R3cd9cc3a6faa4fbb"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R6936aa40d9ff4403"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R383e5315aa2a4840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbb4f0976ab1f40d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3569ff4e7cfe4ac3" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R35427c49d1664c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc894903c2bd946b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8cd6a44f54a54b3f" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rbb4f0976ab1f40d7"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R3569ff4e7cfe4ac3"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc894903c2bd946b0"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R8cd6a44f54a54b3f"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4103,123 +4103,123 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R472e9b165c104c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R5108c8a8170f4118" /></Relationships>
-[...71 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R44ef5508e1154166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R3321990f6d5d45d1" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R72af41280d9a430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R385215f8fcf34417" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re6045fb802f8457c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rea084cf25a9f408f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbfba4803e2db44ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R23f6eb21fbd3484a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R64ea119605b848f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R3d36c03b26164c83" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ref21a60fc3d04f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R5aefac06b2bf4af5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4888456dc5f94844" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R74aebc85837b49fc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf341f98d02334a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R4a19f78affe74ced" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R45b8bc422c934b00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R68f2c0d11a8744c1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reb47d0adcbb44295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Re236a3c1d39849fd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf92711a448064b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R6681c56aaae24dc1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R792fa9409fed41ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R5fe32742bf734578" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra706c5708bd548e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R22ffb3e96fab4f4b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R68c101e6154f4d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R6d3e5cd556344f15" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9de53196871b4134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R33afc39f9a9c4ae3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R907ad20b0f4b4249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rc4fc1a704c1e4804" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R51d05ac7e8954857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R3d8e09cd7d6b4d7a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0e6524c92b4b4152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R50d184c0ba2641cb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R24b6ec94cfca4178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R5e775636c4a447ce" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R388db49ae4604cf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R54fad3dfd2fc43bb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R913b8ff49730443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rd0dd8a79fc4a45ad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re7af46d256b04945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rf9a50fc338c144ce" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4d322f00a8a7459a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R85c198d5a1774832" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1e5da6be273e44e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R4e517cc6e0614a7d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R15b7b85c836e4425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R424b7fe7ccdc4914" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2972cc74286b4da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R244b22e286514729" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4237,65 +4237,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書第30章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Jeremiah 30 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4313,183 +4317,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 30:9  |  Jeremiah 30:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們卻要事奉耶和華－你們的神和我為你們所要興起的王大衛。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But they shall serve the LORD their God, and David their king, whom I will raise up unto them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4505,183 +4471,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 30:10  |  Jeremiah 30:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>故此，耶和華說： 我的僕人雅各啊，不要懼怕； 以色列啊，不要驚惶； 因我要從遠方拯救你， 從被擄到之地拯救你的後裔； 雅各必回來得享平靖安逸， 無人使他害怕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore fear thou not, O my servant Jacob, saith the LORD; neither be dismayed, O Israel: for, lo, I will save thee from afar, and thy seed from the land of their captivity; and Jacob shall return, and shall be in rest, and be quiet, and none shall make him afraid.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4697,183 +4625,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 30:11  |  Jeremiah 30:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因我與你同在，要拯救你， 也要將所趕散你到的那些國滅絕淨盡， 卻不將你滅絕淨盡，倒要從寬懲治你， 萬不能不罰你。 這是耶和華說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I am with thee, saith the LORD, to save thee: though I make a full end of all nations whither I have scattered thee, yet will I not make a full end of thee: but I will correct thee in measure, and will not leave thee altogether unpunished.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4889,183 +4779,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 30:12  |  Jeremiah 30:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華如此說： 你的損傷無法醫治； 你的傷痕極其重大。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thus saith the LORD, Thy bruise is incurable, and thy wound is grievous.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5081,183 +4933,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 30:13  |  Jeremiah 30:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>無人為你分訴， 使你的傷痕得以纏裹； 你沒有醫治的良藥。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There is none to plead thy cause, that thou mayest be bound up: thou hast no healing medicines.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5273,183 +5087,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 30:14  |  Jeremiah 30:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你所親愛的都忘記你， 不來探問你。 我因你的罪孽甚大，罪惡眾多， 曾用仇敵加的傷害傷害你， 用殘忍者的懲治懲治你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All thy lovers have forgotten thee; they seek thee not; for I have wounded thee with the wound of an enemy, with the chastisement of a cruel one, for the multitude of thine iniquity; because thy sins were increased.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5465,183 +5241,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 30:15  |  Jeremiah 30:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你為何因損傷哀號呢？ 你的痛苦無法醫治。 我因你的罪孽甚大，罪惡眾多， 曾將這些加在你身上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Why criest thou for thine affliction? thy sorrow is incurable for the multitude of thine iniquity: because thy sins were increased, I have done these things unto thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5657,183 +5395,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 30:16  |  Jeremiah 30:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>故此，凡吞吃你的必被吞吃； 你的敵人個個都被擄去； 擄掠你的必成為擄物； 搶奪你的必成為掠物。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore all they that devour thee shall be devoured; and all thine adversaries, every one of them, shall go into captivity; and they that spoil thee shall be a spoil, and all that prey upon thee will I give for a prey.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5849,183 +5549,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 30:17  |  Jeremiah 30:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華說：我必使你痊癒， 醫好你的傷痕， 都因人稱你為被趕散的， [說]：這是錫安，無人來探問的！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I will restore health unto thee, and I will heal thee of thy wounds, saith the LORD; because they called thee an Outcast, saying, This is Zion, whom no man seeketh after.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6041,183 +5703,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 30:18  |  Jeremiah 30:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華如此說： 我必使雅各被擄去的帳棚歸回， 也必顧惜他的住處。 城必建造在原舊的山岡； 宮殿也照舊有人居住。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus saith the LORD; Behold, I will bring again the captivity of Jacob’s tents, and have mercy on his dwellingplaces; and the city shall be builded upon her own heap, and the palace shall remain after the manner thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6233,183 +5857,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 30:1  |  Jeremiah 30:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的話臨到耶利米說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The word that came to Jeremiah from the LORD, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6425,179 +6011,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 30:19  |  Jeremiah 30:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>必有感謝和歡樂的聲音從其中發出， 我要使他們增多，不致減少； 使他們尊榮，不致卑微。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And out of them shall proceed thanksgiving and the voice of them that make merry: and I will multiply them, and they shall not be few; I will also glorify them, and they shall not be small.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6617,183 +6165,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 30:20  |  Jeremiah 30:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們的兒女要如往日； 他們的會眾堅立在我面前； 凡欺壓他們的，我必刑罰他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Their children also shall be as aforetime, and their congregation shall be established before me, and I will punish all that oppress them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6809,183 +6319,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 30:21  |  Jeremiah 30:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們的君王必是屬乎他們的； 掌權的必從他們中間而出。 我要使他就近我， 他也要親近我； 不然，誰有膽量親近我呢？ 這是耶和華說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And their nobles shall be of themselves, and their governor shall proceed from the midst of them; and I will cause him to draw near, and he shall approach unto me: for who is this that engaged his heart to approach unto me? saith the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7001,183 +6473,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 30:22  |  Jeremiah 30:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要作我的子民， 我要作你們的神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And ye shall be my people, and I will be your God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7193,183 +6627,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 30:23  |  Jeremiah 30:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看哪，耶和華的忿怒 好像暴風已經發出； 是掃滅的暴風， 必轉到惡人的頭上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, the whirlwind of the LORD goeth forth with fury, a continuing whirlwind: it shall fall with pain upon the head of the wicked.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7385,183 +6781,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 30:24  |  Jeremiah 30:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的烈怒必不轉消， 直到他心中所擬定的成就了； 末後的日子你們要明白。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The fierce anger of the LORD shall not return, until he have done it, and until he have performed the intents of his heart: in the latter days ye shall consider it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7577,183 +6935,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 30:2  |  Jeremiah 30:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「耶和華－以色列的神如此說：你將我對你說過的一切話都寫在書上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus speaketh the LORD God of Israel, saying, Write thee all the words that I have spoken unto thee in a book.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7769,183 +7089,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 30:3  |  Jeremiah 30:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華說：日子將到，我要使我的百姓以色列和猶大被擄的人歸回；我也要使他們回到我所賜給他們列祖之地，他們就得這地為業。這是耶和華說的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For, lo, the days come, saith the LORD, that I will bring again the captivity of my people Israel and Judah, saith the LORD: and I will cause them to return to the land that I gave to their fathers, and they shall possess it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7961,183 +7243,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 30:4  |  Jeremiah 30:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以下是耶和華論到以色列和猶大所說的話：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And these are the words that the LORD spake concerning Israel and concerning Judah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8153,183 +7397,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 30:5  |  Jeremiah 30:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華如此說：我們聽見聲音， 是戰抖懼怕而不平安的聲音。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thus saith the LORD; We have heard a voice of trembling, of fear, and not of peace.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8345,179 +7551,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 30:6  |  Jeremiah 30:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們且訪問看看， 男人有產難嗎？ 我怎麼看見人人用手掐腰， 像產難的婦人， 臉面都變青了呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ask ye now, and see whether a man doth travail with child? wherefore do I see every man with his hands on his loins, as a woman in travail, and all faces are turned into paleness?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8537,183 +7705,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 30:7  |  Jeremiah 30:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哀哉！那日為大， 無日可比； 這是雅各遭難的時候， 但他必被救出來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Alas! for that day is great, so that none is like it: it is even the time of Jacob’s trouble; but he shall be saved out of it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8729,179 +7859,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 30:8  |  Jeremiah 30:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>萬軍之耶和華說：「到那日，我必從你頸項上折斷仇敵的軛，扭開他的繩索；外邦人不得再使你作他們的奴僕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For it shall come to pass in that day, saith the LORD of hosts, that I will break his yoke from off thy neck, and will burst thy bonds, and strangers shall no more serve themselves of him:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>