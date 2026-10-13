--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -35,111 +35,111 @@
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf4e7fb09253b4ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R19e3fbad204c4240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R77c661c047fb41a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7e38dc5c593c4574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Reab1b9f304be4384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Re324d07c0338429a" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rb1c30508aa6e464d"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R991bfb41aff94c51"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R5626248dac01485e"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R83230e212447496d"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rfe963b817afd4554"/>
-[...17 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rb769abaf388e4aa3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rdba4d28026c24242"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R19d5142954974c50"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R800436ae03f04432"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rbf94bbae873540bc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rec98ac8cb23441d8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R0d62f31bbd0c4fb7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rd9ebe265f1cf4a6f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rd1f5e063c0fe4de8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rd0f65a57ff2b487a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R502cefb637b243da"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rf39d720bf2f4424e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R7b174c67f0254917"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R350f3976ec014991"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R6ba0e0a104d04699"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R28e59ff1440042bd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R9fb9d2526f6c4e1b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R3a0d79b958454afd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rc6a8b0d5771843e4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R0fc43b6ac30743d1"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R46cd70bb11aa4882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb1c30508aa6e464d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5626248dac01485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R1d47457b96874a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R5972eed9cfc0458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rfe963b817afd4554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R778cfd2c41bc4497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4b7b902c002f4fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5b83017b312a41aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re5d720f9640a4227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6020e229b34e4b44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R30ba70734a2a47a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rcdc9ebad032b4cc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R816a3b579b87468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rff76d91405744272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rfa7e0a7091d84412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0a7e477cfb514cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re35d018f8a5b4cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rcfd13f0b0d78406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Ra8fbb3f8639f4ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R00f0e1412e8848f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rc2c293bab65b484b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rc3cd057a040e4533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rb769abaf388e4aa3" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rc1c98132e9ae4004" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R3bcb47b61be942fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R991bfb41aff94c51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R83230e212447496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R2045ebada4cf471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R6ca85d2d40454472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rdba4d28026c24242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R19d5142954974c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R800436ae03f04432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbf94bbae873540bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rec98ac8cb23441d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0d62f31bbd0c4fb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd9ebe265f1cf4a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd1f5e063c0fe4de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd0f65a57ff2b487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R502cefb637b243da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf39d720bf2f4424e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R7b174c67f0254917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R350f3976ec014991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R6ba0e0a104d04699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R28e59ff1440042bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R9fb9d2526f6c4e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R3a0d79b958454afd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rc6a8b0d5771843e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R0fc43b6ac30743d1" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rafcd390366244c37" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -343,105 +343,105 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R42cfae4aa4134667" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9d8c40e6d6e9453d" /></Relationships>
-[...53 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf5d017aa9bd542bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R49281a03428a4ac2" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rca6c05111ea04eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R413224da8347465c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R07bfe3c28c314b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R94b5e6f638a8425a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc08fc5adce134d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R269bc57b38dd4b2b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ra1119a6995d545bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8cb306abc1654b4b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R672a5a28ae2c4e87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R88551807220c4d88" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R5362fdd175084b4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R68d3a02c208545cd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R8b8579ca8cfb4241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R679e3afe2e6d4c3b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rb9d7fc4aecbd410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf45fe94b9b3149bd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rdfe9f89c63ff4c04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R109148d65dd34159" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Ra06cad35b7304047" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2f6aa0094af547b2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rd09b5d5c5b814a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0e1035b455b74e8a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R044ab10cf072404d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcb87ae104e654781" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf733f206d6a04656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raf52bea410684f1d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R514d18c1c7e34d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf6d22e1421544274" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1de3aeb897fe4a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R869f61c9214c416f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R65379a18c5934919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd326a1f1ad8849e0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc10603422afc4263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6e5f84fddef04a73" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R59a54544ce324c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf9f36bcd3ac64ea8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R10357168d6554cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R17a77a9ee5ec4550" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2205,100 +2205,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdae010b3c9b94141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rde19253e81514445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R37437752977045ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R25e0931114544c84" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R940995ea9586420d" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R92371c270668400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rdfee8c52e6de43b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rbd2005d8f62d406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R1bf0cf1fd1404ced" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd69f02193d284791" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rde19253e81514445"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdfee8c52e6de43b5"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R37437752977045ff"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbd2005d8f62d406a"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3324,116 +3324,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R25e0931114544c84"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R1bf0cf1fd1404ced"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rf6daf9dcad344322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R17a84582dce74f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re72eeb16b1894ab6" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rdfe4d76b72bb4089" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4ba19dd22d994f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7c2e787ec2d24f93" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R17a84582dce74f71"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Re72eeb16b1894ab6"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R4ba19dd22d994f7f"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R7c2e787ec2d24f93"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3497,105 +3497,105 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra5dba206b59f4ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R7624042e89994e68" /></Relationships>
-[...53 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R196df350dd224392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R723cf598423c4ec7" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R41a2e0443547484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R5e58b76ec4904747" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc70b8d5b43dd4bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R4d96563ee5164576" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra5763aa397b54cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Raff88d4e0b104bbb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R15adb79bcfbe47ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R9801ab7d0e96460e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6aa372f253aa44ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R6ab23a81871f4bc9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9edcb44dba6e4e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R36cf40789598466b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4da58cc42d6f4508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R28f3e4434b17417b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R568a3cc411da418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rca281bb7a9a94ba6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4ceb4420ee6845c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rf6cbf82766be408c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb3ea37295e3b4df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R7b8bf94a70804c9a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Radf265c5b8394e94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R33251fc520344f3e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4456b7c2ab46426e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R5070de2e7f644545" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R21b5af3403f24fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rbd6e68f047594000" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Recfbdd13242343fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R299151bd3efa4585" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9b14e1762c904068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rbafe7b534eb34295" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rff6ae2d7d9f94949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Re8508aeaaaa94db9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R49140869fcd44a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rb5db5cc90d284450" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5d3f5dd8ede74215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rc9e00af4cb064131" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdd16c3a68d984766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rcc1dc336cea74894" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3613,65 +3613,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書第41章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Jeremiah 41 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3689,183 +3693,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 41:9  |  Jeremiah 41:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以實瑪利將所殺之人的屍首都拋在坑裏基大利的旁邊；這坑是從前亞撒王因怕以色列王巴沙所挖的。尼探雅的兒子以實瑪利將那些被殺的人填滿了坑。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now the pit wherein Ishmael had cast all the dead bodies of the men, whom he had slain because of Gedaliah, was it which Asa the king had made for fear of Baasha king of Israel: and Ishmael the son of Nethaniah filled it with them that were slain.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3881,183 +3847,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 41:10  |  Jeremiah 41:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以實瑪利將米斯巴剩下的人，就是眾公主和仍住在米斯巴所有的百姓，原是護衛長尼布撒拉旦交給亞希甘的兒子基大利的，都擄去了。尼探雅的兒子以實瑪利擄了他們，要往亞捫人那裏去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then Ishmael carried away captive all the residue of the people that were in Mizpah, even the king’s daughters, and all the people that remained in Mizpah, whom Nebuzar-adan the captain of the guard had committed to Gedaliah the son of Ahikam: and Ishmael the son of Nethaniah carried them away captive, and departed to go over to the Ammonites.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4073,183 +4001,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 41:11  |  Jeremiah 41:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加利亞的兒子約哈難和同着他的眾軍長聽見尼探雅的兒子以實瑪利所行的一切惡，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But when Johanan the son of Kareah, and all the captains of the forces that were with him, heard of all the evil that Ishmael the son of Nethaniah had done,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4265,183 +4155,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 41:12  |  Jeremiah 41:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就帶領眾人前往，要和尼探雅的兒子以實瑪利爭戰，在基遍的大水旁遇見他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then they took all the men, and went to fight with Ishmael the son of Nethaniah, and found him by the great waters that are in Gibeon.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4457,179 +4309,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 41:13  |  Jeremiah 41:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以實瑪利那裏的眾人看見加利亞的兒子約哈難和同着他的眾軍長，就都歡喜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now it came to pass, that when all the people which were with Ishmael saw Johanan the son of Kareah, and all the captains of the forces that were with him, then they were glad.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4649,183 +4463,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 41:14  |  Jeremiah 41:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣，以實瑪利從米斯巴所擄去的眾人都轉身歸加利亞的兒子約哈難去了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So all the people that Ishmael had carried away captive from Mizpah cast about and returned, and went unto Johanan the son of Kareah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4841,183 +4617,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 41:15  |  Jeremiah 41:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼探雅的兒子以實瑪利和八個人脫離約哈難[的手]，逃往亞捫人那裏去了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But Ishmael the son of Nethaniah escaped from Johanan with eight men, and went to the Ammonites.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5033,183 +4771,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 41:16  |  Jeremiah 41:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼探雅的兒子以實瑪利殺了亞希甘的兒子基大利，從米斯巴將剩下的一切百姓、兵丁、婦女、孩童、太監擄到基遍之後，加利亞的兒子約哈難和同着他的眾軍長將他們都奪回來，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then took Johanan the son of Kareah, and all the captains of the forces that were with him, all the remnant of the people whom he had recovered from Ishmael the son of Nethaniah, from Mizpah, after that he had slain Gedaliah the son of Ahikam, even mighty men of war, and the women, and the children, and the eunuchs, whom he had brought again from Gibeon:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5225,183 +4925,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 41:17  |  Jeremiah 41:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帶到靠近伯利恆的金罕寓住下，要進入埃及去；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they departed, and dwelt in the habitation of Chimham, which is by Beth-lehem, to go to enter into Egypt,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5417,179 +5079,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 41:18  |  Jeremiah 41:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為尼探雅的兒子以實瑪利殺了巴比倫王所立為省長的亞希甘的兒子基大利，約哈難懼怕迦勒底人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Because of the Chaldeans: for they were afraid of them, because Ishmael the son of Nethaniah had slain Gedaliah the son of Ahikam, whom the king of Babylon made governor in the land.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5609,183 +5233,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 41:1  |  Jeremiah 41:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>七月間，王的大臣宗室以利沙瑪的孫子、尼探雅的兒子以實瑪利帶着十個人，來到米斯巴見亞希甘的兒子基大利。他們在米斯巴一同吃飯。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now it came to pass in the seventh month, that Ishmael the son of Nethaniah the son of Elishama, of the seed royal, and the princes of the king, even ten men with him, came unto Gedaliah the son of Ahikam to Mizpah; and there they did eat bread together in Mizpah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5801,183 +5387,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 41:2  |  Jeremiah 41:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼探雅的兒子以實瑪利和同他來的那十個人起來，用刀殺了沙番的孫子亞希甘的兒子基大利，就是巴比倫王所立為全地省長的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then arose Ishmael the son of Nethaniah, and the ten men that were with him, and smote Gedaliah the son of Ahikam the son of Shaphan with the sword, and slew him, whom the king of Babylon had made governor over the land.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5993,183 +5541,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 41:3  |  Jeremiah 41:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以實瑪利又殺了在米斯巴、基大利那裏的一切猶大人和所遇見的迦勒底兵丁。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ishmael also slew all the Jews that were with him, even with Gedaliah, at Mizpah, and the Chaldeans that were found there, and the men of war.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6185,183 +5695,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 41:4  |  Jeremiah 41:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他殺了基大利，無人知道。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass the second day after he had slain Gedaliah, and no man knew it,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6377,183 +5849,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 41:5  |  Jeremiah 41:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>第二天，有八十人從示劍和示羅，並撒馬利亞來，鬍鬚剃去，衣服撕裂，身體劃破，手拿素祭和乳香，要奉到耶和華的殿。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That there came certain from Shechem, from Shiloh, and from Samaria, even fourscore men, having their beards shaven, and their clothes rent, and having cut themselves, with offerings and incense in their hand, to bring them to the house of the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6569,179 +6003,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 41:6  |  Jeremiah 41:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼探雅的兒子以實瑪利出米斯巴迎接他們，隨走隨哭；遇見了他們，就對他們說：「你們可以來見亞希甘的兒子基大利。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Ishmael the son of Nethaniah went forth from Mizpah to meet them, weeping all along as he went: and it came to pass, as he met them, he said unto them, Come to Gedaliah the son of Ahikam.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6761,179 +6157,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 41:7  |  Jeremiah 41:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們到了城中，尼探雅的兒子以實瑪利和同着他的人就將他們殺了，拋在坑中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it was so, when they came into the midst of the city, that Ishmael the son of Nethaniah slew them, and cast them into the midst of the pit, he, and the men that were with him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6953,183 +6311,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 41:8  |  Jeremiah 41:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>只是他們中間有十個人對以實瑪利說：「不要殺我們，因為我們有許多大麥、小麥、油、蜜藏在田間。」於是他住了手，沒有將他們殺在弟兄中間。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But ten men were found among them that said unto Ishmael, Slay us not: for we have treasures in the field, of wheat, and of barley, and of oil, and of honey. So he forbare, and slew them not among their brethren.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>