--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -43,115 +43,115 @@
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R38ba3825967e4a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1515cf4e59884a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra000dfdc067745a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R94f98a842a934749" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re372216d42174cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Reaf5a0e90dc7460b" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R4d569a663ad84b3a"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R44e50fa04e844b64"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R93835d096514490e"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R8893388ca4b24954"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R0e3946a87fd04bd1"/>
-[...21 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R07f10f1f4f5d4330"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Racda3ccd7a4b495a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R27e1d013af934408"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rffcf8a606ca64b1a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R41a383facefc4150"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R014599ea781b4a8e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R22cf097b334a46b4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R2da8ab103d6a4139"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R6d03f4e9c0474a22"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rcbd4469e28aa4751"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rb2997ff5e8574084"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R8c96b2c95f2f48d7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R048fb9d4573d4c00"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rd722faaa55774f5e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R1c8d63f20f2a446d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rb946e6fc54de4f98"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rc1ea676fefd44cef"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R9281512e58f8405a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R6fde581a45894a31"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R395edc7413544346"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rada9558be3c54c8c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rbd98d9e3a5394f4e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rada137c3ad6f48e9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R9967a167693d465d"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc90c0db5292946aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4d569a663ad84b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R93835d096514490e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Ra6faab278d8e4185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R2c63833f5ec6493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0e3946a87fd04bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R14c0e638d76941f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rea158de74ef04579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5cd8529c937e4cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R66b6a1d02df24abc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R9a62176662314060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R1f67df1d69a64d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R4a9cbbf3a34748a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6cd1385451474246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re21fde43491445e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd8fd69524c554005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R6648522cc00b49f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R06bfecf023ba4f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra02b777895f64915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Raaf7699b45944e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra3dd609e4b414dc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rea4be60a80704630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R1cea69673f3e4d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R512125c502754028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R760a6ef677b840b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R4be5aaee670d4ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rd045946799a2445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R07f10f1f4f5d4330" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R2332845230d84da0" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R111d98a5078345ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R44e50fa04e844b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8893388ca4b24954" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R82c91fe409514259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rb7f94b60e9bb4d05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Racda3ccd7a4b495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R27e1d013af934408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rffcf8a606ca64b1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R41a383facefc4150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R014599ea781b4a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R22cf097b334a46b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2da8ab103d6a4139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6d03f4e9c0474a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rcbd4469e28aa4751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb2997ff5e8574084" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R8c96b2c95f2f48d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R048fb9d4573d4c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd722faaa55774f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R1c8d63f20f2a446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rb946e6fc54de4f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rc1ea676fefd44cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R9281512e58f8405a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R6fde581a45894a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R395edc7413544346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rada9558be3c54c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rbd98d9e3a5394f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rada137c3ad6f48e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R9967a167693d465d" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R48e9e85db4fe4307" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -355,117 +355,117 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbb8b25029af64d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd773b41b8a004092" /></Relationships>
-[...65 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R88f0ed7fe8234fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5f04fd61eb224ce3" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R834b7bb390a2477c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8d01b1a752474d64" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R3c2eb1a0e9584920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9ac6ed417664432d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R63a8f31d58a24ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rab171c5e15f94564" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb088ad70a94041f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R141d7cf9a3bf4dd7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb4ef63697b4c41e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdf733f23151343fb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R9c349b5bb65742fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf604853abc184bf2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R8a6778b1202e4e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rac7cfcfd78004ac7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rca747a663459455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcc6aa6aaf6cb4589" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R66f10225f3044c1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R43810a9359d44536" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R924c7f00a4044b51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1dabae529202408e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R375c0784cfde4688" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Recb0666f785d4e8d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3cf292cb3726423b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R01adfd5aec654f3d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R9b32a94c2de340ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R02770c010d7c4430" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R0f4d4b37a0e8496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R31932448ce014b39" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rf252dc431c234c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R08af7b66787b4b83" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rb03e307c0852483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R25a60970073b4f52" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R004aac88fce74398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfbf8bf8b9b6d4fb4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7692bab875314dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R634597e160de4b02" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R36bcbe9e218a4f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6e5408a3aa344bb7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3332800bd0724a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6970be307d1b46c1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R320e400d4f8c4a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2adb7202394c4999" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6e11f2e6480e4fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4ff516c57a344da7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R80192a0d836242cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R55ab4ef151a040ab" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2609,100 +2609,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7c7ad5c9ed60418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R0d9641d2504c4cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R838143e845504c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Re92eb5c783094b52" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R799ee84dbce84c47" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R57d4b4d398b74e2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R091b9dfe2f31466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R79e7a6078ea14ba0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R02452dffb8fd451f" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb5eb4cee32d44dad" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0d9641d2504c4cb0"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R091b9dfe2f31466c"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R838143e845504c30"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R79e7a6078ea14ba0"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3728,116 +3728,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Re92eb5c783094b52"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R02452dffb8fd451f"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R60b4a0447a2a4460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R95017ec08eb9407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R090b6b0f941e43ff" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R22ac177603974dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rdeb72ff3f89146f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R34cb8716be7f45db" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R95017ec08eb9407e"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R090b6b0f941e43ff"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rdeb72ff3f89146f0"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R34cb8716be7f45db"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3901,117 +3901,117 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8f2189ebbbb04b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R8b5852a639fd4ff3" /></Relationships>
-[...65 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra7b6597735124f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R66c3d721858243da" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc59c14781b604b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R32c47938cb314219" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd3cc594cc3664136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rc5415c492b7e4472" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd25d3f4bdddd40da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R0aa82871fd214a56" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R34517eb47fd74ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R9c45ee290aba43df" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1e63058ca4d14d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rfbbfa143a98f427a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re3ee46124e984102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R55f57b194edb4b0a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R04ccbe3f54644875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rd4e635a7a8744102" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R96752f0884c74d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rba0c67f332264ee5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R61d5473d17fb4c0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R9ad017580d80428b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R70e0ff48daaf48af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R3da6d63bf7c8465e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5a37b73a6f2c46aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rbabde43b04e845cd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rabd12ede7d0f4e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R6dd8100245c74e41" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rab791309323d477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R57f930ffe1644672" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R470b1546d0fb4e5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Raa15c772a6b64217" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcea0e4fbd7f24836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R8ab8d9116ca144a0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc5ef22abbf664249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Reb44b060ac5d4f8c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R30ba96214b6c4d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R5d6deda5b7194004" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ref5a2949a77a475b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R1dacce76f9584b8c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9921ed0e4e9d498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Ra57f449f1a544220" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R07872c38a7db4ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R5d32f2a47d5147c7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R56c5c87893714d17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R706187e92d0f4f7c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2475776e130a49d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R2243b8c0c54f4830" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R56d4900feb1f4547" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rca79d050811d46b9" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4029,65 +4029,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書第42章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Jeremiah 42 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4105,183 +4109,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 42:9  |  Jeremiah 42:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>對他們說：「耶和華－以色列的神，就是你們請我在他面前為你們祈求的[主]，如此說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And said unto them, Thus saith the LORD, the God of Israel, unto whom ye sent me to present your supplication before him;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4297,179 +4263,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 42:10  |  Jeremiah 42:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>『你們若仍住在這地，我就建立你們，必不拆毀，栽植你們，並不拔出，因我為降與你們的災禍後悔了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If ye will still abide in this land, then will I build you, and not pull you down, and I will plant you, and not pluck you up: for I repent me of the evil that I have done unto you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4489,183 +4417,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 42:11  |  Jeremiah 42:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不要怕你們所怕的巴比倫王。』」耶和華說：「不要怕他！因為我與你們同在，要拯救你們脫離他的手。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Be not afraid of the king of Babylon, of whom ye are afraid; be not afraid of him, saith the LORD: for I am with you to save you, and to deliver you from his hand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4681,183 +4571,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 42:12  |  Jeremiah 42:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我也要使他發憐憫，好憐憫你們，叫你們歸回本地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will shew mercies unto you, that he may have mercy upon you, and cause you to return to your own land.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4873,183 +4725,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 42:13  |  Jeremiah 42:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>倘若你們說：『我們不住在這地』，以致不聽從耶和華－你們神的話，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But if ye say, We will not dwell in this land, neither obey the voice of the LORD your God,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5065,183 +4879,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 42:14  |  Jeremiah 42:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>說：『我們不住這地，卻要進入埃及地，在那裏看不見爭戰，聽不見角聲，也不致無食飢餓。我們必住在那裏。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Saying, No; but we will go into the land of Egypt, where we shall see no war, nor hear the sound of the trumpet, nor have hunger of bread; and there will we dwell:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5257,179 +5033,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 42:15  |  Jeremiah 42:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們所剩下的猶大人哪，現在要聽耶和華的話。萬軍之耶和華－以色列的神如此說：『你們若定意要進入埃及，在那裏寄居，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And now therefore hear the word of the LORD, ye remnant of Judah; Thus saith the LORD of hosts, the God of Israel; If ye wholly set your faces to enter into Egypt, and go to sojourn there;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5449,183 +5187,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 42:16  |  Jeremiah 42:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們所懼怕的刀劍在埃及地必追上你們！你們所懼怕的饑荒在埃及要緊緊地跟隨你們！你們必死在那裏！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then it shall come to pass, that the sword, which ye feared, shall overtake you there in the land of Egypt, and the famine, whereof ye were afraid, shall follow close after you there in Egypt; and there ye shall die.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5641,183 +5341,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 42:17  |  Jeremiah 42:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡定意要進入埃及在那裏寄居的必遭刀劍、饑荒、瘟疫而死，無一人存留，逃脫我所降與他們的災禍。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So shall it be with all the men that set their faces to go into Egypt to sojourn there; they shall die by the sword, by the famine, and by the pestilence: and none of them shall remain or escape from the evil that I will bring upon them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5833,183 +5495,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 42:18  |  Jeremiah 42:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「萬軍之耶和華－以色列的神如此說：『我怎樣將我的怒氣和忿怒傾在耶路撒冷的居民身上，你們進入埃及的時候，我也必照樣將我的忿怒傾在你們身上，以致你們令人辱罵、驚駭、咒詛、羞辱，你們不得再見這地方。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thus saith the LORD of hosts, the God of Israel; As mine anger and my fury hath been poured forth upon the inhabitants of Jerusalem; so shall my fury be poured forth upon you, when ye shall enter into Egypt: and ye shall be an execration, and an astonishment, and a curse, and a reproach; and ye shall see this place no more.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6025,183 +5649,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 42:1  |  Jeremiah 42:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>眾軍長和加利亞的兒子約哈難，並何沙雅的兒子耶撒尼亞以及眾百姓，從最小的到至大的都進前來，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then all the captains of the forces, and Johanan the son of Kareah, and Jezaniah the son of Hoshaiah, and all the people from the least even unto the greatest, came near,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6217,183 +5803,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 42:19  |  Jeremiah 42:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所剩下的猶大人哪，耶和華論到你們說：『不要進入埃及去。』你們要確實地知道我今日警教你們了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD hath said concerning you, O ye remnant of Judah; Go ye not into Egypt: know certainly that I have admonished you this day.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6409,183 +5957,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 42:20  |  Jeremiah 42:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們行詭詐自害；因為你們請我到耶和華－你們的神那裏，說：『求你為我們禱告耶和華－我們神，照耶和華－我們的神一切所說的告訴我們，我們就必遵行。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For ye dissembled in your hearts, when ye sent me unto the LORD your God, saying, Pray for us unto the LORD our God; and according unto all that the LORD our God shall say, so declare unto us, and we will do it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6601,183 +6111,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 42:21  |  Jeremiah 42:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我今日將這話告訴你們，耶和華－你們的神為你們的事差遣我到你們那裏說的，你們卻一樣沒有聽從。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And now I have this day declared it to you; but ye have not obeyed the voice of the LORD your God, nor any thing for the which he hath sent me unto you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6793,183 +6265,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 42:22  |  Jeremiah 42:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>現在你們要確實地知道，你們在所要去寄居之地必遭刀劍、饑荒、瘟疫而死。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now therefore know certainly that ye shall die by the sword, by the famine, and by the pestilence, in the place whither ye desire to go and to sojourn.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6985,183 +6419,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 42:2  |  Jeremiah 42:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>對先知耶利米說：「求你准我們在你面前祈求，為我們這剩下的人禱告耶和華－你的神。我們本來眾多，現在剩下的極少，這是你親眼所見的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And said unto Jeremiah the prophet, Let, we beseech thee, our supplication be accepted before thee, and pray for us unto the LORD thy God, even for all this remnant; (for we are left but a few of many, as thine eyes do behold us:)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7177,183 +6573,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 42:3  |  Jeremiah 42:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願耶和華－你的神指示我們所當走的路，所當做的事。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That the LORD thy God may shew us the way wherein we may walk, and the thing that we may do.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7369,183 +6727,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 42:4  |  Jeremiah 42:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>先知耶利米對他們說：「我已經聽見你們了，我必照着你們的話禱告耶和華－你們的神。耶和華無論回答甚麼，我必都告訴你們，毫不隱瞞。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then Jeremiah the prophet said unto them, I have heard you; behold, I will pray unto the LORD your God according to your words; and it shall come to pass, that whatsoever thing the LORD shall answer you, I will declare it unto you; I will keep nothing back from you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7561,183 +6881,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 42:5  |  Jeremiah 42:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是他們對耶利米說：「我們若不照耶和華－你的神差遣你來說的一切話行，願耶和華在我們中間作真實誠信的見證。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then they said to Jeremiah, The LORD be a true and faithful witness between us, if we do not even according to all things for the which the LORD thy God shall send thee to us.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7753,179 +7035,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 42:6  |  Jeremiah 42:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們現在請你到耶和華－我們的神面前，他說的無論是好是歹，我們都必聽從；我們聽從耶和華－我們神的話，就可以得福。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whether it be good, or whether it be evil, we will obey the voice of the LORD our God, to whom we send thee; that it may be well with us, when we obey the voice of the LORD our God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7945,183 +7189,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 42:7  |  Jeremiah 42:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>過了十天，耶和華的話臨到耶利米。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass after ten days, that the word of the LORD came unto Jeremiah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8137,183 +7343,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 42:8  |  Jeremiah 42:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他就將加利亞的兒子約哈難和同着他的眾軍長，並眾百姓，從最小的到至大的都叫了來，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then called he Johanan the son of Kareah, and all the captains of the forces which were with him, and all the people from the least even to the greatest,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>