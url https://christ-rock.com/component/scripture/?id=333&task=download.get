--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -51,119 +51,119 @@
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R83eface20b2f475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R39e8d1896e6a4b28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R1455ee8ce186427a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Red3b52337b754ee1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R77f2020be75f4ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb1f40b87b0cd4480" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R1722a0abaf424111"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R7d1b42d816e048bf"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R621530be326b44b3"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R932c166b9d7e45c9"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R5b79b6e147e24e30"/>
-[...25 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Rb38d267448b945bc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R3cfea46dec7f42a9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Raa580eaea5cd47f0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rf8a902ad92bc4444"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rda5372b7c7984dbe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R768263ab3c8841f7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R3d9f5ec939fc4816"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rb5851655ff54421f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R71df93fdccf04f87"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R5566aa996f4d4f95"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rb3d611d2ffa045eb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R48ecad45491a4a3f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R5a160c2be0da46ec"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R431b3e6d0f464415"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rd59bc25f7c8e4e08"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R51506242ad4e412b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R1e3a375c1fe3475d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rb8f23f9299e54e88"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R7efd2da40d184915"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R6deae91276d04d4f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R4038541b20e04fca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R79dc5b3a4dc949bd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R037c0f2cbfc84a0e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Ree1118d1afe44b65"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R41e1d45328bf4f2d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Ra92c9ca002c94798"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Rd952532d2a6546e4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R737504785e014eb1"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rd26148c6feb242d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1722a0abaf424111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R621530be326b44b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R0a0a1d9119bc49de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R54ea433646394424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5b79b6e147e24e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rcd470ff697be4765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rff0c24e38aaf4297" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4b1013f2eac7429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R0980611798884c32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1915c4d913ec43fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rad9411ffe7ce4009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb0d99b98f8c748f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R27795514b38b4ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R7bdf2df31888456c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R1a7c74c92c12482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ra9a79eb71afe4fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rf3e3cf3262e0452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rc9825bfeeffe445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R2be9fbdce80e4d2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rf571720762824b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R8f0ee17fd50d46fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R58911c52b4e44310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R437c3050b4a443ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rf4e8b71d89b2468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rcdba143e851a4f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rc655b2694e0c4e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R0699946854764ad4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R2170407a375746f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R57a4c6665ffd4400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R289f1ca0344d4393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rb38d267448b945bc" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rd8395b60b14b486e" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rdb9e5d233c674c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7d1b42d816e048bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R932c166b9d7e45c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rff959d640dbc43bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R4bcb9fa13de04eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3cfea46dec7f42a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Raa580eaea5cd47f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf8a902ad92bc4444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rda5372b7c7984dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R768263ab3c8841f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3d9f5ec939fc4816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb5851655ff54421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R71df93fdccf04f87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5566aa996f4d4f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb3d611d2ffa045eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R48ecad45491a4a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5a160c2be0da46ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R431b3e6d0f464415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rd59bc25f7c8e4e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R51506242ad4e412b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R1e3a375c1fe3475d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rb8f23f9299e54e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R7efd2da40d184915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R6deae91276d04d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R4038541b20e04fca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R79dc5b3a4dc949bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R037c0f2cbfc84a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Ree1118d1afe44b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R41e1d45328bf4f2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Ra92c9ca002c94798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rd952532d2a6546e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R737504785e014eb1" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R74064dde5fc04fcd" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -367,129 +367,129 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0715bdb108764d26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7199dcabe84742f7" /></Relationships>
-[...77 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra0a844c9c8464966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re9c1dc5720c34edc" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R46a1402e00c94718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb0dab0894dd64e14" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R3cc5ea156a61469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rafa86a5a137b4082" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R6b83ff3c70a6466f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6496f2b80f8a4d4c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rdb03ffa478814875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb8edc2fa2cad4800" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Reb528e38140b4f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd2042c2d6d03470d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rdc040407e35d4ba0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5c645e7029054753" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rab770b83b4a64ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R63a760dd827a43f4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R59ed105320a4402f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raeb4fff031bc4c5b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Ra7b58f5d4b27412b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcc1a69adaced4222" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R1f296f571fd7405a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra43c44efe15f4e32" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rb6e35a96c10944c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7c2227db362d407c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf713d7421b7f4ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc3439f8e123c4291" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rdfc3e139062f4944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R21d084c8b6ce484b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rac7c59c1351146df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7f1d63ab2c7e4641" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rc253f072ef874713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2f061d665ca949f1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rabb9af9274104dcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb17eb7b5ebdd48b4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Reca55865b4eb4114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R81960384e4cb4013" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rea313e7d79da442c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb9a2d85cc6f34362" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rbecfbe0f907b48fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5b46da6576454037" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rf6ce0ae08b034461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R42c07ccebaac4ee8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0b8ffa0b356a4c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra408e0feafd246da" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R17229de9d42f4d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R880ce56f08f6438b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R65b8369373fe484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8f4e1d1edb654074" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R54592b7cd75b4ce4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra8123de413664e09" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re7d83441d26b4639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R17c86d2b13894019" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R5d45934bdf79481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re2446a8bbceb47d9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Raa1e80b6cd344b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8337834aef994c0b" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3013,100 +3013,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R964fe99e14364e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rcf51bfb43e7349ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Re863813cb0fb49af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R411c54a360384c15" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R18afeef4e32842ba" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rff9e9048df6a4294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R946ee0aecdcf4b87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rc2eb865371b642fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R768c9c93122a4175" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R10b88acb30664677" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rcf51bfb43e7349ae"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R946ee0aecdcf4b87"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re863813cb0fb49af"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc2eb865371b642fb"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4132,116 +4132,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R411c54a360384c15"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R768c9c93122a4175"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R46fd7fbb4d264ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rebb2e4465f9747e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf373fd9450a3484f" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rcf88e51ac6114e0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2d7e148d114a4012" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R766c08b4a5f745ee" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rebb2e4465f9747e5"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf373fd9450a3484f"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R2d7e148d114a4012"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R766c08b4a5f745ee"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4305,129 +4305,129 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R341bb09099094fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R498aa51cf0b846df" /></Relationships>
-[...77 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0b267e44182f406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rdbfc3ff166d14b6b" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1f431b9407a3444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R4c5f2d5569c7497d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rda1cfbc3777344fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rd3b88a097d3d48b8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R254a95a4f9684b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rb146d4f608d54469" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a796a9add104ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rb2d6af89f0a6406b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rea33e5c723304de9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R8f3c2fdd9bd040c3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7aea28e5fdca4813" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R5ef4bf218287464e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2d09e6d5f0d8422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rfd344097cbb64713" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3c7064e801724ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R614bf26af22844db" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra6b9880f01684996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R88c620ac11a249af" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R173d3f4fab8a4e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R3539c720f7854df7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re6132d577b2c420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R290793da3c234176" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rce2d0d2287144978" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R1769b1ea00e6425c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3c3affa69fca41bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R735e7c66e25d4c81" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R85f983ed0484418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R04245c28f1514155" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R10478d69b7294aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Red7396e6fc824628" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7a357c42fd374f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R241dc19e77474f7a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc6b47106d05b42fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rde183fcfb59847bb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R45384d43f522446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R9fd39d61a8874568" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf960feb1c486422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Rd1af989ef9bf4603" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8dc756ddf719424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Rc6b3bf9d321646ee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb6308fe14f424be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rf2d0db36a06943f7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4b4272870a9a4b8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R68ee52dd720c49b6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdae7ea89ad8e4bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rb138171a9d8a4cc4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raaea1ef8a3de4f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R68198eb4df8e4b4a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7f1a6c712be346f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R8e5ed3da280742c2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R03b69660e021474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rb935004d880945c3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd76eb49b15c744bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R4c03eabef1c54a83" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4445,65 +4445,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書第33章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Jeremiah 33 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4521,183 +4525,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 33:9  |  Jeremiah 33:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這城要在地上萬國人面前使我得頌讚，得榮耀，名為可喜可樂之城。萬國人因聽見我向這城所賜的福樂、所施的恩惠平安，就懼怕戰兢。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it shall be to me a name of joy, a praise and an honour before all the nations of the earth, which shall hear all the good that I do unto them: and they shall fear and tremble for all the goodness and for all the prosperity that I procure unto it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4713,183 +4679,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 33:10  |  Jeremiah 33:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華如此說：「你們論這地方，說是荒廢無人民無牲畜之地，但在這荒涼無人民無牲畜的猶大城邑和耶路撒冷的街上，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus saith the LORD; Again there shall be heard in this place, which ye say shall be desolate without man and without beast, even in the cities of Judah, and in the streets of Jerusalem, that are desolate, without man, and without inhabitant, and without beast,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4905,183 +4833,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 33:11  |  Jeremiah 33:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>必再聽見有歡喜和快樂的聲音、新郎和新婦的聲音，並聽見有人說： 要稱謝萬軍之耶和華， 因耶和華本為善； 他的慈愛永遠[長存]！ 又有奉感謝[祭]到耶和華殿中之人的聲音；因為我必使這地被擄的人歸回，和起初一樣。這是耶和華說的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The voice of joy, and the voice of gladness, the voice of the bridegroom, and the voice of the bride, the voice of them that shall say, Praise the LORD of hosts: for the LORD is good; for his mercy endureth for ever: and of them that shall bring the sacrifice of praise into the house of the LORD. For I will cause to return the captivity of the land, as at the first, saith the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5097,179 +4987,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 33:12  |  Jeremiah 33:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>萬軍之耶和華如此說：「在這荒廢無人民無牲畜之地，並其中所有的城邑，必再有牧人的住處；他們要使羊群躺臥在那裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus saith the LORD of hosts; Again in this place, which is desolate without man and without beast, and in all the cities thereof, shall be an habitation of shepherds causing their flocks to lie down.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5289,183 +5141,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 33:13  |  Jeremiah 33:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在山地的城邑、高原的城邑、南地的城邑、便雅憫地、耶路撒冷四圍的各處，和猶大的城邑必再有羊群從數點的人手下經過。這是耶和華說的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In the cities of the mountains, in the cities of the vale, and in the cities of the south, and in the land of Benjamin, and in the places about Jerusalem, and in the cities of Judah, shall the flocks pass again under the hands of him that telleth them, saith the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5481,183 +5295,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 33:14  |  Jeremiah 33:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華說：「日子將到，我應許以色列家和猶大家的恩言必然成就。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, the days come, saith the LORD, that I will perform that good thing which I have promised unto the house of Israel and to the house of Judah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5673,183 +5449,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 33:15  |  Jeremiah 33:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當那日子，那時候，我必使大衛公義的苗裔長起來；他必在地上施行公平和公義。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In those days, and at that time, will I cause the Branch of righteousness to grow up unto David; and he shall execute judgment and righteousness in the land.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5865,183 +5603,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 33:16  |  Jeremiah 33:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在那日子猶大必得救，耶路撒冷必安然居住，他[的名]必稱為『耶和華－我們的義』。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In those days shall Judah be saved, and Jerusalem shall dwell safely: and this is the name wherewith she shall be called, The LORD our righteousness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6057,183 +5757,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 33:17  |  Jeremiah 33:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「因為耶和華如此說：大衛必永不斷人坐在以色列家的寶座上；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thus saith the LORD; David shall never want a man to sit upon the throne of the house of Israel;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6249,183 +5911,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 33:18  |  Jeremiah 33:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>祭司、利未人在我面前也不斷人獻燔祭、燒素祭，時常辦理獻祭的事。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Neither shall the priests the Levites want a man before me to offer burnt offerings, and to kindle meat offerings, and to do sacrifice continually.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6441,183 +6065,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 33:1  |  Jeremiah 33:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米還囚在護衛兵的院內，耶和華的話第二次臨到他說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Moreover the word of the LORD came unto Jeremiah the second time, while he was yet shut up in the court of the prison, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6633,183 +6219,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 33:19  |  Jeremiah 33:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的話臨到耶利米說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the word of the LORD came unto Jeremiah, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6825,183 +6373,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 33:20  |  Jeremiah 33:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「耶和華如此說：你們若能廢棄我所立白日黑夜的約，使白日黑夜不按時輪轉，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus saith the LORD; If ye can break my covenant of the day, and my covenant of the night, and that there should not be day and night in their season;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7017,183 +6527,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 33:21  |  Jeremiah 33:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就能廢棄我與我僕人大衛所立的約，使他沒有兒子在他的寶座上為王，並能廢棄我與事奉我的祭司、利未人所立的約。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then may also my covenant be broken with David my servant, that he should not have a son to reign upon his throne; and with the Levites the priests, my ministers.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7209,183 +6681,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 33:22  |  Jeremiah 33:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>天上的萬象不能數算，海邊的塵沙也不能斗量；我必照樣使我僕人大衛的後裔和事奉我的利未人多起來。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As the host of heaven cannot be numbered, neither the sand of the sea measured: so will I multiply the seed of David my servant, and the Levites that minister unto me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7401,183 +6835,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 33:23  |  Jeremiah 33:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的話臨到耶利米說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Moreover the word of the LORD came to Jeremiah, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7593,183 +6989,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 33:24  |  Jeremiah 33:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你沒有揣摩這百姓的話嗎？他們說：『耶和華所揀選的二族，他已經棄絕了。』他們這樣藐視我的百姓，以為不再成國。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Considerest thou not what this people have spoken, saying, The two families which the LORD hath chosen, he hath even cast them off? thus they have despised my people, that they should be no more a nation before them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7785,183 +7143,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 33:25  |  Jeremiah 33:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華如此說：若是我立白日黑夜的約不能[存住]，若是我未曾安排天地的定例，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus saith the LORD; If my covenant be not with day and night, and if I have not appointed the ordinances of heaven and earth;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7977,183 +7297,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 33:26  |  Jeremiah 33:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我就棄絕雅各的後裔和我僕人大衛的後裔，不使大衛的後裔治理亞伯拉罕、以撒、雅各的後裔；因為我必使他們被擄的人歸回，也必憐憫他們。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then will I cast away the seed of Jacob, and David my servant, so that I will not take any of his seed to be rulers over the seed of Abraham, Isaac, and Jacob: for I will cause their captivity to return, and have mercy on them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8169,183 +7451,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 33:2  |  Jeremiah 33:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「成就的是耶和華，造作、為要建立的也是耶和華；耶和華是他的名。他如此說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus saith the LORD the maker thereof, the LORD that formed it, to establish it; the LORD is his name;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8361,183 +7605,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 33:3  |  Jeremiah 33:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你求告我，我就應允你，並將你所不知道、又大又難的事指示你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Call unto me, and I will answer thee, and shew thee great and mighty things, which thou knowest not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8553,179 +7759,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 33:4  |  Jeremiah 33:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>論到這城中的房屋和猶大王的宮室，就是拆毀為擋[敵人]高壘和刀劍的，耶和華－以色列的神如此說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thus saith the LORD, the God of Israel, concerning the houses of this city, and concerning the houses of the kings of Judah, which are thrown down by the mounts, and by the sword;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8745,179 +7913,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 33:5  |  Jeremiah 33:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人要與迦勒底人爭戰，正是拿死屍充滿這房屋，就是我在怒氣和忿怒中所殺的人，因他們的一切惡，我就掩面不顧這城。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They come to fight with the Chaldeans, but it is to fill them with the dead bodies of men, whom I have slain in mine anger and in my fury, and for all whose wickedness I have hid my face from this city.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8937,183 +8067,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 33:6  |  Jeremiah 33:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看哪，我要使這城得以痊癒安舒，使城中的人得醫治，又將豐盛的平安和誠實顯明與他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, I will bring it health and cure, and I will cure them, and will reveal unto them the abundance of peace and truth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9129,183 +8221,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 33:7  |  Jeremiah 33:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我也要使猶大被擄的和以色列被擄的歸回，並建立他們和起初一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will cause the captivity of Judah and the captivity of Israel to return, and will build them, as at the first.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9321,179 +8375,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 33:8  |  Jeremiah 33:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要除淨他們的一切罪，就是向我所犯的罪；又要赦免他們的一切罪，就是干犯我、違背我的罪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will cleanse them from all their iniquity, whereby they have sinned against me; and I will pardon all their iniquities, whereby they have sinned, and whereby they have transgressed against me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>