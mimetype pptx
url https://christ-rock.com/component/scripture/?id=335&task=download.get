--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -77,132 +77,132 @@
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R17f0d001b7074705" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra21e53924ff34e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R2286bff093a843c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4397e162875e4568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R7681bebc825e4782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R64761d0b108e430c" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R75e1a6a81e6541e6"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R81ea765e561341ae"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R77e9466934ce4ae3"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R504ea3145cb64619"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R55b33fb1a6124c78"/>
-[...38 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="295" r:id="Rffdbd8e3140f4bf0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R29dc91ef399044e2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R3f0b9885f5774d42"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rf6f23ae46fb94c13"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rfa541e0566d847e9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rbefc7290c78b4dbd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rbca1a919b02448ac"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R7df1c71fe38442cf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R414d21f6c9424a60"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R8cabc4e25c85419c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R8d680c95bd784fe0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rf52f3dd48cc44c21"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R0247f8cbdb7d401e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Re9f7b4499d644648"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R3beb46474763421f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R09d60de154ad4286"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R0426ef34797e46e4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R9f46d7f3a3da4a74"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R6093b65e8bc74112"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R3077b31ee9284fcf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R1531355dd86a41d0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Re60075454b6b40dc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rf390b8c7c6834190"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Red5a06e34c914047"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R1c44f86771124e7d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rd782a3df371b4b71"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R7a85417fed594341"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R1a1071c246814757"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Rbbfb97f538644619"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R592a41c4aa2443d9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Rddc7b3c20edc4756"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R6666d8c8b59540de"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="Rb57604c5084a4b71"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="Rc172eb15b7bc4488"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="R1cabfce297784742"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="Rb61db0d91ceb4622"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="R8b53dbbd2ffd4b17"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="292" r:id="Rfc90c01900384afb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="293" r:id="R60aeb3e3dda342c6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="294" r:id="Ra2690a4e816d4b2f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="295" r:id="R57de81f9eb6948af"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R3fbd6c07c6644a77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R75e1a6a81e6541e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R77e9466934ce4ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R30f60b26b0044bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R7248648c9ed84314" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R55b33fb1a6124c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3da9d6d7663c4dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R042cde4944cd42cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9d65ffc60e8b4eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4870a5937c9a4136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb1e7b5b211bf47a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc1aca2a88b194a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R5f264d1fdb4a449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0be4e286d7c74c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R9b49256a7e1a4147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc6f7341c1587405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb92a2b434167435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rafb4aeb0df7b4e9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rbc2e96de35c349f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R605bfef73c7345d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R76674cad0b84470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R21bbd5ce2f414605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R9b4b2b799de14d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R11d0fa59bbea4f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R4b6386dbd00a4ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R8254361ead974ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R0f910b24a752454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R8c67e152b23b48ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rb5a8655e647f4707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rff2b792125e4455c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R794c6adf4523463c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R1b481a9faa434126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R17487a05bf3443a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R315759ee2ea749d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rfa0446757cb94c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R57ff3da89b7a4633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R5069f6a76e894f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rd3efa6185a6a4a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Raf1a1e75954e468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Rd7d88a0502184d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Rcb236c31aad34668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Ra4f387bc85754581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="Red749124760b4f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="Rb4d45826f5eb42bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="Rffdbd8e3140f4bf0" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R2191f13f1a424f69" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rf0a62c8e561249fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R81ea765e561341ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R504ea3145cb64619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R455b98f2444e49f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R9f7af0b9d396403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R29dc91ef399044e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3f0b9885f5774d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf6f23ae46fb94c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rfa541e0566d847e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rbefc7290c78b4dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbca1a919b02448ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7df1c71fe38442cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R414d21f6c9424a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8cabc4e25c85419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R8d680c95bd784fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf52f3dd48cc44c21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0247f8cbdb7d401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re9f7b4499d644648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R3beb46474763421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R09d60de154ad4286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R0426ef34797e46e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R9f46d7f3a3da4a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R6093b65e8bc74112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R3077b31ee9284fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R1531355dd86a41d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Re60075454b6b40dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rf390b8c7c6834190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Red5a06e34c914047" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R1c44f86771124e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rd782a3df371b4b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R7a85417fed594341" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R1a1071c246814757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rbbfb97f538644619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R592a41c4aa2443d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rddc7b3c20edc4756" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R6666d8c8b59540de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rb57604c5084a4b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rc172eb15b7bc4488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R1cabfce297784742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Rb61db0d91ceb4622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R8b53dbbd2ffd4b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Rfc90c01900384afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R60aeb3e3dda342c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="Ra2690a4e816d4b2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R57de81f9eb6948af" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R0dd729b7d4ab4350" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -406,168 +406,168 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9b35f0b041bc4000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf0637f8750bb4b6e" /></Relationships>
-[...116 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6295dac5fe2d4fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3e2e3ad8acb9433e" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf84673116a6d45c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R39bfaf55a83d4129" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R42c42a25b0684ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2101e328ad7349b0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R8f142ef1b7b84a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R613be88dbc5f4418" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R7adc6c8c5c004b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R59d451aa8f584119" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R32f807413f69478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9afe770351bd4712" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R4460dc3d1b6a4a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb8d66cf280f24bd6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re67b56aa75694e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc1869c5e81654722" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rd382914ee7a24c4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R49359a029ffc41a2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rc147d6c749534a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R39567ab223e646a9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R58e03b75e7f6483e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R766d6f5efe5248bc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R51f2b626e28248a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R57d4be1addb04e47" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R4786ee4b9d884fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R77e8cd7000044ce5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rc54a0de6075d4630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R51ff2d8054fa47b4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R99582d2b96ce40d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra3fb448d973a43cc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Re5706abfdbbc475c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R267c92e7ac0c48a3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R17f9f624820d47bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8128873222c542fb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R6406b9e7159142fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdc76c0db48bd4b61" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rdc4bccedecfc49ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rff53626859c34524" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Re819916abbda40ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9d31a42f67c44f35" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rd8d5ea7091c644d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R799adc5141574437" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R3739426c77384a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd5f059263f854354" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R2cf4d66ceda6402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd7d280c9a6884435" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R59084041e5734883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfc614d77dc4d473a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rca7c2134fabc4c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R82f6053cc7644323" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R3f43abdc77a541f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rad15d6a529e2440e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Re253cee7c41f458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8ae5890b87f04aa6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R3844f7af76d24f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0f30134bfbfa4e4d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Re5deb4058eba40c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R96af7410ab644f23" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R49e551421f26443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra56d6a6b2c7a4d02" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R77731c0f72a147dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf97cd51dd75343bd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Rbef80ada36934f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9493f19ad64a456a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R2cc69dc94d4e44ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R574e3edf8f3f4c8c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="Rcd34b8df6e2f4556" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfab6bf769894466a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R504f7f18a5bf4d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R691f1aab1adc4cb5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R7d985dc5f56843fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R941192a5833646ef" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rbc0ff934f93244a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd6239a8038ab48db" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3f413d40207f4199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8e5ff65865c145ee" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Red522325c3d84faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8c2cfb48032a4001" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra5815a2926944101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3ddf84dc50a74dcf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9be136bf5d634a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7d52027e178b4f6b" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -4326,100 +4326,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R193e34e4b0524825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rdd2b2dabd4f443a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rab7253df53734382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R427f6c20d910408c" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcea4f826f0494698" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc3199ec8f60c45f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R06260cd336364c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R29110d2aaef74de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rbc2b20ffa7354d70" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb972776e78794aaa" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdd2b2dabd4f443a5"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R06260cd336364c3d"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rab7253df53734382"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R29110d2aaef74de3"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -5445,116 +5445,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R427f6c20d910408c"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rbc2b20ffa7354d70"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rf4ed396bcc354f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R146c7a2de11d47c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7e66756f21fc4014" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R37a32372f9814a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra23ba71f6768442a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R11649ff3155d4893" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R146c7a2de11d47c4"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R7e66756f21fc4014"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra23ba71f6768442a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R11649ff3155d4893"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -5618,168 +5618,168 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4a5bb0976e334315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R535c6250ef374cb4" /></Relationships>
-[...116 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcbdbeb4a88c34115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R8aca1d45a7aa4e6c" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5e3e3e2f5282485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rf57232cd64cd49be" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re6e8129665034e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R6598c5f515284f9a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc051989f0b6448c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Ra5ad00ac6eaf4465" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9cc0b9c04bc84658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rd657ab41730147ef" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R800c13d5bbe5451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Red5bf375a0d14704" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdee74bb72d5e49bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R0212a71e5afb485e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf5df2d9bfde446b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rf798c0dd067c4471" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R92d2692900924a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rda451fc975464cd0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R191ac238645b4f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rd0f377d9e3f1455b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc84f599ee436422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rdc935c8fa82343b5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6539db9195a54a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Ra4b26a200a84411b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9796802ada744735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R00361624f7fc4595" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7c9b989ec0c04cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R261c7f56272d40b1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R11de26581b8f495c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rad8728d893874165" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra39332db8e584e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R8fcf7f4585cc4cff" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rba9fc8ae14894d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R73e2a52ccb0b4de7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R64767bac44f5466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R0a4452a635ac46f2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rea21e1901fda4c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R4ec8195f31ae4cbf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rddfbe441852a43dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R52af057c456f4899" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6c2f39f2551a4f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R149ba0d663c84d00" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3f1b674b7e3c47c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Ra5f7aa7b00ba4487" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rec593e9a23a24572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="Rda835236be744c52" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R035176b1cca94881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R04d2ae7544134c61" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re18d5b7ba1ba47bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R8ba6090ac8344d89" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4fc04b6b38834862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R0f409b3160f64de9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R84f977e65c2c4c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="Re6dc0c2d6ee9466f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd4896e699ab04ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="Rb14e194800ad41bd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R37ac9998c06c48a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="Rc6835bb2598a4347" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R07c9c41fe7c14452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="R7247461e8014416d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R181eb01c9bc24c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="R89b19e38966a442f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4f258da96752418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide37.xml" Id="R2fd7bc8182f142b1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R50c4deae058c464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide38.xml" Id="R54d5d805003b4a5d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4bf9d841804f414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide39.xml" Id="R490641377bb142e4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc940eedc5e54494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rf7072cb3f0ed403e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1ff4f0e85d9946fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide40.xml" Id="Ree435a2e6ebb4281" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb38002bb19b74268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R3d102b5b752e4961" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R946d96940af44177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R3b3d458d169b402a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R46819a29d8614b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R2731a9ca98f4410b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra9445e1e0d4e4f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rdec573c8513446dc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra6fcbe973275444b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rb3a51f42a57d45ae" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5797,65 +5797,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書第49章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Jeremiah 49 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5873,183 +5877,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 49:9  |  Jeremiah 49:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>摘葡萄的若來到他那裏， 豈不剩下些葡萄呢？ 盜賊若夜間而來， 豈不毀壞直到夠了呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If grapegatherers come to thee, would they not leave some gleaning grapes? if thieves by night, they will destroy till they have enough.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6065,179 +6031,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 49:10  |  Jeremiah 49:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我卻使以掃赤露， 顯出他的隱密處； 他不能自藏。 他的後裔、弟兄、鄰舍盡都滅絕； 他也歸於無有。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But I have made Esau bare, I have uncovered his secret places, and he shall not be able to hide himself: his seed is spoiled, and his brethren, and his neighbours, and he is not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6257,183 +6185,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 49:11  |  Jeremiah 49:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你撇下孤兒，我必保全他們的命； 你的寡婦可以倚靠我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Leave thy fatherless children, I will preserve them alive; and let thy widows trust in me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6449,183 +6339,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 49:12  |  Jeremiah 49:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華如此說：「原不該喝那杯的一定要喝。你能盡免刑罰嗎？你必不能免，一定要喝！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thus saith the LORD; Behold, they whose judgment was not to drink of the cup have assuredly drunken; and art thou he that shall altogether go unpunished? thou shalt not go unpunished, but thou shalt surely drink of it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6641,183 +6493,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 49:13  |  Jeremiah 49:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華說：「我指着自己起誓，波斯拉必令人驚駭、羞辱、咒詛，並且荒涼。她的一切城邑必變為永遠的荒場。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I have sworn by myself, saith the LORD, that Bozrah shall become a desolation, a reproach, a waste, and a curse; and all the cities thereof shall be perpetual wastes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6833,183 +6647,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 49:14  |  Jeremiah 49:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我從耶和華那裏聽見信息， 並有使者被差往列國去，[說]： 你們聚集來攻擊以東， 要起來爭戰。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have heard a rumour from the LORD, and an ambassador is sent unto the heathen, saying, Gather ye together, and come against her, and rise up to the battle.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7025,183 +6801,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 49:15  |  Jeremiah 49:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我使你在列國中為最小， 在世人中被藐視。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For, lo, I will make thee small among the heathen, and despised among men.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7217,183 +6955,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 49:16  |  Jeremiah 49:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>住在山穴中據守山頂的啊， 論到你的威嚇， 你因心中的狂傲自欺； 你雖如大鷹高高搭窩， 我卻從那裏拉下你來。 這是耶和華說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thy terribleness hath deceived thee, and the pride of thine heart, O thou that dwellest in the clefts of the rock, that holdest the height of the hill: though thou shouldest make thy nest as high as the eagle, I will bring thee down from thence, saith the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7409,183 +7109,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 49:17  |  Jeremiah 49:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「以東必令人驚駭；凡經過的人就受驚駭，又因她一切的災禍嗤笑。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Also Edom shall be a desolation: every one that goeth by it shall be astonished, and shall hiss at all the plagues thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7601,183 +7263,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 49:18  |  Jeremiah 49:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華說：必無人住在那裏，也無人在其中寄居，要像所多瑪、蛾摩拉，和鄰近的城邑傾覆的時候一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As in the overthrow of Sodom and Gomorrah and the neighbour cities thereof, saith the LORD, no man shall abide there, neither shall a son of man dwell in it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7793,183 +7417,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 49:1  |  Jeremiah 49:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>論亞捫人。耶和華如此說： 以色列沒有兒子嗎？ 沒有後嗣嗎？ 瑪勒堪為何得迦得之地為業呢？ 屬他的民為何住其中的城邑呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Concerning the Ammonites, thus saith the LORD; Hath Israel no sons? hath he no heir? why then doth their king inherit Gad, and his people dwell in his cities?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7985,183 +7571,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 49:19  |  Jeremiah 49:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>仇敵必像獅子從約旦河邊的叢林上來，攻擊堅固的居所。轉眼之間，我要使以東人逃跑，離開這地。誰蒙揀選，我就派誰治理這地。誰能比我呢？誰能給我定規日期呢？有何牧人能在我面前站立得住呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, he shall come up like a lion from the swelling of Jordan against the habitation of the strong: but I will suddenly make him run away from her: and who is a chosen man, that I may appoint over her? for who is like me? and who will appoint me the time? and who is that shepherd that will stand before me?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8177,183 +7725,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 49:20  |  Jeremiah 49:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要聽耶和華攻擊以東所說的謀略和他攻擊提幔居民所定的旨意。仇敵定要將他們群眾微弱的拉去，定要使他們的居所荒涼。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore hear the counsel of the LORD, that he hath taken against Edom; and his purposes, that he hath purposed against the inhabitants of Teman: Surely the least of the flock shall draw them out: surely he shall make their habitations desolate with them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8369,183 +7879,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 49:21  |  Jeremiah 49:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因他們仆倒的聲音，地就震動。人在紅海那裏必聽見呼喊的聲音。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The earth is moved at the noise of their fall, at the cry the noise thereof was heard in the Red sea.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8561,179 +8033,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 49:22  |  Jeremiah 49:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>仇敵必如大鷹飛起，展開翅膀攻擊波斯拉。到那日，以東的勇士心中疼痛如臨產的婦人。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, he shall come up and fly as the eagle, and spread his wings over Bozrah: and at that day shall the heart of the mighty men of Edom be as the heart of a woman in her pangs.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8753,183 +8187,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 49:23  |  Jeremiah 49:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>論大馬士革。 哈馬和亞珥拔蒙羞， 因他們聽見凶惡的信息就消化了。 海上有憂愁，不得平靜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Concerning Damascus. Hamath is confounded, and Arpad: for they have heard evil tidings: they are fainthearted; there is sorrow on the sea; it cannot be quiet.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8945,183 +8341,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 49:24  |  Jeremiah 49:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大馬士革發軟，轉身逃跑。 戰兢將她捉住； 痛苦憂愁將她抓住， 如產難的婦人一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Damascus is waxed feeble, and turneth herself to flee, and fear hath seized on her: anguish and sorrows have taken her, as a woman in travail.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9137,183 +8495,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 49:25  |  Jeremiah 49:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我所喜樂可稱讚的城， 為何被撇棄了呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>How is the city of praise not left, the city of my joy!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9329,183 +8649,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 49:26  |  Jeremiah 49:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她的少年人必仆倒在街上； 當那日，一切兵丁必默默無聲。 這是萬軍之耶和華說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore her young men shall fall in her streets, and all the men of war shall be cut off in that day, saith the LORD of hosts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9521,183 +8803,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 49:27  |  Jeremiah 49:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必在大馬士革城中使火着起， 燒滅便‧哈達的宮殿。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will kindle a fire in the wall of Damascus, and it shall consume the palaces of Ben-hadad.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9713,179 +8957,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 49:28  |  Jeremiah 49:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>論巴比倫王尼布甲尼撒所攻打的基達和夏瑣的諸國。耶和華如此說： 迦勒底人哪，起來上基達去， 毀滅東方人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Concerning Kedar, and concerning the kingdoms of Hazor, which Nebuchadrezzar king of Babylon shall smite, thus saith the LORD; Arise ye, go up to Kedar, and spoil the men of the east.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -9905,183 +9111,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 49:2  |  Jeremiah 49:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華說： 日子將到，我必使人聽見打仗的喊聲， 是攻擊亞捫人拉巴的喊聲。 拉巴要成為亂堆； 屬她的鄉村要被火焚燒。 先前得以色列地為業的， 此時以色列倒要得他們的地為業。 這是耶和華說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore, behold, the days come, saith the LORD, that I will cause an alarm of war to be heard in Rabbah of the Ammonites; and it shall be a desolate heap, and her daughters shall be burned with fire: then shall Israel be heir unto them that were his heirs, saith the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10097,179 +9265,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 49:29  |  Jeremiah 49:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們的帳棚和羊群都要奪去， 將幔子和一切器皿，並駱駝為自己掠去。 人向他們喊着說： 四圍都有驚嚇。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Their tents and their flocks shall they take away: they shall take to themselves their curtains, and all their vessels, and their camels; and they shall cry unto them, Fear is on every side.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -10289,179 +9419,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 49:30  |  Jeremiah 49:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華說： 夏瑣的居民哪，要逃奔遠方， 住在深密處； 因為巴比倫王尼布甲尼撒設計謀害你們， 起意攻擊你們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Flee, get you far off, dwell deep, O ye inhabitants of Hazor, saith the LORD; for Nebuchadrezzar king of Babylon hath taken counsel against you, and hath conceived a purpose against you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -10481,183 +9573,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 49:31  |  Jeremiah 49:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華說： 迦勒底人哪，起來！ 上安逸無慮的居民那裏去； 他們是無門無閂、獨自居住的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Arise, get you up unto the wealthy nation, that dwelleth without care, saith the LORD, which have neither gates nor bars, which dwell alone.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10673,183 +9727,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 49:32  |  Jeremiah 49:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們的駱駝必成為掠物； 他們眾多的牲畜必成為擄物。 我必將剃周圍[頭髮]的人分散四方， 使災殃從四圍臨到他們。 這是耶和華說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And their camels shall be a booty, and the multitude of their cattle a spoil: and I will scatter into all winds them that are in the utmost corners; and I will bring their calamity from all sides thereof, saith the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10865,183 +9881,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 49:33  |  Jeremiah 49:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>夏瑣必成為野狗的住處， 永遠淒涼； 必無人住在那裏， 也無人在其中寄居。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Hazor shall be a dwelling for dragons, and a desolation for ever: there shall no man abide there, nor any son of man dwell in it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11057,183 +10035,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 49:34  |  Jeremiah 49:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>猶大王西底家登基的時候，耶和華論以攔的話臨到先知耶利米說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The word of the LORD that came to Jeremiah the prophet against Elam in the beginning of the reign of Zedekiah king of Judah, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11249,183 +10189,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 49:35  |  Jeremiah 49:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「萬軍之耶和華如此說：我必折斷以攔人的弓，就是他們為首的權力。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus saith the LORD of hosts; Behold, I will break the bow of Elam, the chief of their might.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11441,179 +10343,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 49:36  |  Jeremiah 49:36 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要使四風從天的四方颳來，臨到以攔人，將他們分散四方。這被趕散的人沒有一國不到的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And upon Elam will I bring the four winds from the four quarters of heaven, and will scatter them toward all those winds; and there shall be no nation whither the outcasts of Elam shall not come.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -11633,183 +10497,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 49:37  |  Jeremiah 49:37 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華說：「我必使以攔人在仇敵和尋索其命的人面前驚惶；我也必使災禍，就是我的烈怒臨到他們，又必使刀劍追殺他們，直到將他們滅盡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I will cause Elam to be dismayed before their enemies, and before them that seek their life: and I will bring evil upon them, even my fierce anger, saith the LORD; and I will send the sword after them, till I have consumed them:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11825,183 +10651,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 49:38  |  Jeremiah 49:38 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要在以攔設立我的寶座，從那裏除滅君王和首領。這是耶和華說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will set my throne in Elam, and will destroy from thence the king and the princes, saith the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12017,183 +10805,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 49:3  |  Jeremiah 49:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希實本哪，你要哀號， 因為愛地變為荒場。 拉巴的居民哪，要呼喊， 以麻布束腰； 要哭號，在籬笆中跑來跑去； 因瑪勒堪和屬他的祭司、 首領要一同被擄去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Howl, O Heshbon, for Ai is spoiled: cry, ye daughters of Rabbah, gird you with sackcloth; lament, and run to and fro by the hedges; for their king shall go into captivity, and his priests and his princes together.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12209,183 +10959,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 49:39  |  Jeremiah 49:39 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「到末後，我還要使被擄的以攔人歸回。這是耶和華說的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But it shall come to pass in the latter days, that I will bring again the captivity of Elam, saith the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12401,183 +11113,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 49:4  |  Jeremiah 49:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>背道的民哪， 你們為何因有山谷， 就是水流的山谷誇張呢？ 為何倚靠財寶[說]： 誰能來到我們這裏呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore gloriest thou in the valleys, thy flowing valley, O backsliding daughter? that trusted in her treasures, saying, Who shall come unto me?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12593,179 +11267,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 49:5  |  Jeremiah 49:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主－萬軍之耶和華說： 我要使恐嚇從四圍的人中臨到你們； 你們必被趕出， 各人一直前往， 沒有人收聚逃民。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, I will bring a fear upon thee, saith the Lord GOD of hosts, from all those that be about thee; and ye shall be driven out every man right forth; and none shall gather up him that wandereth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -12785,183 +11421,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 49:6  |  Jeremiah 49:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>後來我還要使被擄的亞捫人歸回。 這是耶和華說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And afterward I will bring again the captivity of the children of Ammon, saith the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12977,183 +11575,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 49:7  |  Jeremiah 49:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>論以東。萬軍之耶和華如此說： 提幔中再沒有智慧嗎？ 明哲人不再有謀略嗎？ 他們的智慧盡歸無有嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Concerning Edom, thus saith the LORD of hosts; Is wisdom no more in Teman? is counsel perished from the prudent? is their wisdom vanished?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13169,183 +11729,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 49:8  |  Jeremiah 49:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>底但的居民哪，要轉身逃跑， 住在深密處； 因為我向以掃追討的時候， 必使災殃臨到他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Flee ye, turn back, dwell deep, O inhabitants of Dedan; for I will bring the calamity of Esau upon him, the time that I will visit him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>