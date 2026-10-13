--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -49,118 +49,118 @@
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rab0349f27e514e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R36e9bef21ac14095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Re9174a3268174a0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf6dd72d8cb6248f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd76bc6ef4af04085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R99dd2d1f752c4191" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf08c97d9667644a1"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R1aded82739a14d0f"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R4314c1ec079c4384"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rd8c5fe6e3f3b473a"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R0d0fd48e3b4a4fba"/>
-[...24 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R030f96a991bd4209"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rcb24eb985e834fc6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Re6a4256f616d43e3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R7c16ad9b05ea4a85"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R75a5976114f44383"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R15b62dfdf8ee4dc9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rb8bf0be8d9944ab9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rb5d871fc852c466c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R594e995b83ff47ba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R2451f7e3cd7944a8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rbf7726eb0c7b4b5c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R33e05c6767de44af"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R634b3a7f6eef45b1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R17e0124241b84c2a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R93758317072a4aac"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rba25fbe54fc244c7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Re22b649f141e4189"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R68b6b904622c42bd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R82b1ad9bcdbe49b2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R0740dffc72584551"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R7288ef3b595d401f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R04bb0a8a3d114eaf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rbf6e247d643145e3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R32f5155c96a644d1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rf2c0ff4ae3ee4f4e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rc066bfbfa63546ba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R4e35fe9969974807"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rd3b984d218234b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf08c97d9667644a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4314c1ec079c4384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Ra596ac02d5804b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R1495cef3ad67447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0d0fd48e3b4a4fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1e2398b2d4944955" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rad98a85be8dd47b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R1f8cbce521764861" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3b18a99a45e846fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R45c38b9b108f4a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R89d6725546f148af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R208a3c9acb16443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R71a5d5ecb01440ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R4bf4fa5d4bb9434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R8e15f16dca2b4ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rfcc6b587ae644b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rc0e972f630d04190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R6506f6d718d6445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re6460576c9204f9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R122b3adf7bde4c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R651fbd97f0b14182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R8998f58a2a4f4e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rab44f297499e433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R167e7345ae834ec7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R5e5c353843d44669" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rd24fbf1016084bb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R9156e60e7f2549f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rb25fca6b63524a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R840ef961c3f645ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R030f96a991bd4209" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Ref37218772334ef2" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rcca481698424496c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1aded82739a14d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd8c5fe6e3f3b473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R9d79a6da13384b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R5f49759599cc4d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rcb24eb985e834fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re6a4256f616d43e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7c16ad9b05ea4a85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R75a5976114f44383" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R15b62dfdf8ee4dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb8bf0be8d9944ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb5d871fc852c466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R594e995b83ff47ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2451f7e3cd7944a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbf7726eb0c7b4b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R33e05c6767de44af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R634b3a7f6eef45b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R17e0124241b84c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R93758317072a4aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rba25fbe54fc244c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Re22b649f141e4189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R68b6b904622c42bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R82b1ad9bcdbe49b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R0740dffc72584551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R7288ef3b595d401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R04bb0a8a3d114eaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rbf6e247d643145e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R32f5155c96a644d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rf2c0ff4ae3ee4f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rc066bfbfa63546ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R4e35fe9969974807" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R6917b92c5c3f4a08" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -364,126 +364,126 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6c5dc40a6d6240e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R87bc4d2a7a7e467a" /></Relationships>
-[...74 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5a61179f98374174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rccc622836eab4ead" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rdadc1299e6794320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re022abead0d54863" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R1a30c05408ef4bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf8e37938a12a4d5d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd8d641fa7d474bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4dd0b37a6e2749c9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R1bb4ba1c1ae4486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9a55862255ac44ed" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re2e3416802fa40e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5d493fcad5d64114" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R6b18ec11144246be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re1ba12fb040e4391" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Radf8200caf2c46e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra5bb2755ff424eff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R827b1147dccf4ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbf0dfb05469b4a79" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R5a4d085d98af4675" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4536936b514040d9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rf50646b9cd0949f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R11f5d25a4d7847df" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rb28f5d0143b74a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R54fee34663aa4f96" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R060e14af599e4d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0ed5573982cf4c7e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Racdf7576677c42b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2f3d350b80114808" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R20faed29e6be4288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4728162f6e734a01" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R6d5279d86532457d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb9653b300af7408d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Re7de4286b6344749" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfef4349c829a48d1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R85dc47dd40f6490d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R10d02cab8bab4f1f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R684cffcf4c1e47f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R54117632380f496e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R802c28026ea84f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc6ea2dec06434eb8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0cafebb2aeaa4d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3de34f030d5b42bb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re30fd76fc9c84fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R21f336a130c041c5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc5e44c8631804282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb43b20907f0b4248" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7db42e1ff8144d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R95fb8bf4ed534f9f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R06960dc3a14e4ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6ff987bff8624089" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc468fc06a1e94e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra294ae3e49744f5d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R846bf4efa3c1419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8ca2343129fc48f1" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2912,100 +2912,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re7c1eec8d1bc4799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R4b744a1d554f4359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R4eb88a7e434a438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rf692f9eabaf54dca" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R195f744aa3414fac" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R175ed44ddcdf4660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R6513e5014ed94f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R822eb9efc7a3466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rb05943d994814afe" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6dd5bf206d194405" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4b744a1d554f4359"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6513e5014ed94f7a"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4eb88a7e434a438e"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R822eb9efc7a3466e"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4031,116 +4031,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rf692f9eabaf54dca"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rb05943d994814afe"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R1f764f8c50c24234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R15a98546b2414c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R58eec582e7424498" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Raad97ea4cd2f43f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5122a8a4a7f44c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R702ab26db8e741e6" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R15a98546b2414c19"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R58eec582e7424498"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R5122a8a4a7f44c9e"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R702ab26db8e741e6"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4204,126 +4204,126 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd8cec72806bf465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rbdea2f96ee464f1e" /></Relationships>
-[...74 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R39d4f512cf264f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R297020db259b40b8" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6358296163cd44e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R9ac45c6ce3bb4b50" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbf7b69c4099a4705" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rf12d278b64004da9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R654d0c5352f740e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R0ac42a0934d44a24" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R374b490f7b41423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R8b21811be0484c18" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R57bc259412e14cac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rc40f535722e94730" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R01276cbfee454221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R9a8a8b82a9d44f5e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Race2d83df22f4ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rab157837a5ca4d1f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R781a16e48e644348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rdb3caa5ac553467f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbe868c52c2c04e19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R96e94cdea6ed4508" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5396fccaec2a43f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R033f4c35e5894f35" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf137fc09081f46b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rba3710a6f85f4d55" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R31b5347442664f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rda416f4f531b434b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdb9c557024284d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R73ce6eaa8e4d445a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfefad65686b74f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R14453929a81c43fe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R69b9594257fe40cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rdda7970cc3fe4fa0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R93d25de560ae4f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R1b63c9bbf6814ea9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb4b68c86ccab4e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rb632040179a9444a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb1a6f470c5b74682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R2af1dd43077c402f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R58af35b5b8cc4204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R9a4085d69b164b26" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4d8dac11d0234f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R335a3367d8284a56" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf8bc1fdf49094074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R4a6502f4b9a14735" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7fae51f4ea464a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R7aaccfc5dd8f4351" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R24be683fbedc4fbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R5751d4bad4e54e63" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R55ef6c1d9ca14294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R3e625d15967047c5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R11616edeb6a845cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R2d2850ff69eb4d84" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra57f0b6de3514940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R6f219bdefb6b4c1e" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4341,65 +4341,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書第10章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Jeremiah 10 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4417,179 +4421,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 10:9  |  Jeremiah 10:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有銀子打成片，是從他施帶來的， 並有從烏法來的金子， 都是匠人和銀匠的手工， 又有藍色紫色料的衣服， 都是巧匠的工作。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Silver spread into plates is brought from Tarshish, and gold from Uphaz, the work of the workman, and of the hands of the founder: blue and purple is their clothing: they are all the work of cunning men.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4609,183 +4575,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 10:10  |  Jeremiah 10:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惟耶和華是真神， 是活神，是永遠的王。 他一發怒，大地震動； 他一惱恨，列國都擔當不起。 （</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the LORD is the true God, he is the living God, and an everlasting king: at his wrath the earth shall tremble, and the nations shall not be able to abide his indignation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4801,183 +4729,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 10:11  |  Jeremiah 10:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要對他們如此說：不是那創造天地的神，必從地上從天下被除滅！）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus shall ye say unto them, The gods that have not made the heavens and the earth, even they shall perish from the earth, and from under these heavens.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4993,183 +4883,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 10:12  |  Jeremiah 10:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華用能力創造大地， 用智慧建立世界， 用聰明鋪張穹蒼。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He hath made the earth by his power, he hath established the world by his wisdom, and hath stretched out the heavens by his discretion.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5185,183 +5037,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 10:13  |  Jeremiah 10:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他一發聲，空中便有多水激動； 他使雲霧從地極上騰； 他造電隨雨而閃， 從他府庫中帶出風來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When he uttereth his voice, there is a multitude of waters in the heavens, and he causeth the vapours to ascend from the ends of the earth; he maketh lightnings with rain, and bringeth forth the wind out of his treasures.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5377,183 +5191,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 10:14  |  Jeremiah 10:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>各人都成了畜類，毫無知識； 各銀匠都因他雕刻的偶像羞愧。 他所鑄的偶像本是虛假的， 其中並無氣息，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Every man is brutish in his knowledge: every founder is confounded by the graven image: for his molten image is falsehood, and there is no breath in them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5569,183 +5345,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 10:15  |  Jeremiah 10:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>都是虛無的， 是迷惑人的工作； 到追討的時候必被除滅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They are vanity, and the work of errors: in the time of their visitation they shall perish.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5761,183 +5499,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 10:16  |  Jeremiah 10:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各的分不像這些， 因他是造作萬有的[主]。 以色列也是他產業的支派， 萬軍之耶和華是他的名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The portion of Jacob is not like them: for he is the former of all things; and Israel is the rod of his inheritance: The LORD of hosts is his name.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5953,183 +5653,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 10:17  |  Jeremiah 10:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>受圍困的人哪，當收拾你的財物， 從國中帶出去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Gather up thy wares out of the land, O inhabitant of the fortress.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6145,183 +5807,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 10:18  |  Jeremiah 10:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為耶和華如此說： 這時候，我必將此地的居民， 好像用機弦甩出去， 又必加害在他們身上， 使他們覺悟。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thus saith the LORD, Behold, I will sling out the inhabitants of the land at this once, and will distress them, that they may find it so.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6337,183 +5961,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 10:1  |  Jeremiah 10:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列家啊，要聽耶和華對你們所說的話。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hear ye the word which the LORD speaketh unto you, O house of Israel:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6529,183 +6115,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 10:19  |  Jeremiah 10:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民[說]：禍哉！我受損傷； 我的傷痕極其重大。 我卻說：這真是我的痛苦， 必須忍受。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Woe is me for my hurt! my wound is grievous: but I said, Truly this is a grief, and I must bear it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6721,179 +6269,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 10:20  |  Jeremiah 10:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的帳棚毀壞； 我的繩索折斷。 我的兒女離我出去，沒有了。 無人再支搭我的帳棚，掛起我的幔子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My tabernacle is spoiled, and all my cords are broken: my children are gone forth of me, and they are not: there is none to stretch forth my tent any more, and to set up my curtains.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6913,183 +6423,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 10:21  |  Jeremiah 10:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為牧人都成為畜類， 沒有求問耶和華， 所以不得順利； 他們的羊群也都分散。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the pastors are become brutish, and have not sought the LORD: therefore they shall not prosper, and all their flocks shall be scattered.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7105,183 +6577,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 10:22  |  Jeremiah 10:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有風聲！看哪，[敵人]來了！ 有大擾亂從北方出來， 要使猶大城邑變為荒涼， 成為野狗的住處。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, the noise of the bruit is come, and a great commotion out of the north country, to make the cities of Judah desolate, and a den of dragons.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7297,183 +6731,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 10:23  |  Jeremiah 10:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，我曉得人的道路不由自己， 行路的人也不能定自己的腳步。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O LORD, I know that the way of man is not in himself: it is not in man that walketh to direct his steps.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7489,183 +6885,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 10:24  |  Jeremiah 10:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，求你從寬懲治我， 不要在你的怒中懲治我， 恐怕使我歸於無有。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O LORD, correct me, but with judgment; not in thine anger, lest thou bring me to nothing.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7681,179 +7039,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 10:25  |  Jeremiah 10:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願你將忿怒傾在不認識你的列國中， 和不求告你名的各族上； 因為他們吞了雅各，不但吞了，而且滅絕， 把他的住處變為荒場。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Pour out thy fury upon the heathen that know thee not, and upon the families that call not on thy name: for they have eaten up Jacob, and devoured him, and consumed him, and have made his habitation desolate.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7873,183 +7193,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 10:2  |  Jeremiah 10:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華如此說： 你們不要效法列國的行為， 也不要為天象驚惶， 因列國為此事驚惶。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus saith the LORD, Learn not the way of the heathen, and be not dismayed at the signs of heaven; for the heathen are dismayed at them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8065,183 +7347,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 10:3  |  Jeremiah 10:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>眾民的風俗是虛空的； 他們在樹林中用斧子砍伐一棵樹， 匠人用手工造成[偶像]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the customs of the people are vain: for one cutteth a tree out of the forest, the work of the hands of the workman, with the axe.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8257,183 +7501,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 10:4  |  Jeremiah 10:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們用金銀妝飾它， 用釘子和錘子釘穩， 使它不動搖。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They deck it with silver and with gold; they fasten it with nails and with hammers, that it move not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8449,179 +7655,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 10:5  |  Jeremiah 10:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>它好像棕樹，是鏇成的， 不能說話，不能行走， 必須有人抬着。 你們不要怕它； 它不能降禍， 也無力降福。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They are upright as the palm tree, but speak not: they must needs be borne, because they cannot go. Be not afraid of them; for they cannot do evil, neither also is it in them to do good.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8641,183 +7809,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 10:6  |  Jeremiah 10:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，沒有能比你的！ 你本為大，有大能大力的名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Forasmuch as there is none like unto thee, O LORD; thou art great, and thy name is great in might.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8833,179 +7963,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 10:7  |  Jeremiah 10:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>萬國的王啊，誰不敬畏你？ 敬畏你本是合宜的； 因為在列國的智慧人中， 雖有政權的尊榮， 也不能比你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who would not fear thee, O King of nations? for to thee doth it appertain: forasmuch as among all the wise men of the nations, and in all their kingdoms, there is none like unto thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -9025,183 +8117,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 10:8  |  Jeremiah 10:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們盡都是畜類，是愚昧的。 偶像的訓誨算甚麼呢？ 偶像不過是木頭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But they are altogether brutish and foolish: the stock is a doctrine of vanities.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>