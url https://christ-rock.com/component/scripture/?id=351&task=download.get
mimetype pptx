--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -9,98 +9,98 @@
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/notesMasters/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R95fb9fddfcf84e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rcfb9a0c5e07146b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8cd036eb2a8a44d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R79656900457a4a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc9679ae85dea48ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R6b050c280eee43ee" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rdc25d2961d5d4dbe"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R212c1a3430dd4948"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb1a750dcf92c4059"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R600f0e90a66f4ea4"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rfb15e6f8dd01418e"/>
-[...4 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R60e93eef4e2342b5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R50f410670be64e65"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R1d56707e664b47e4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R36a4e4175db8439b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rb69a49f4f1b74cae"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R85c0a33f7d744e1e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R7c9841c924a940fb"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R253b035219b94a72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdc25d2961d5d4dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb1a750dcf92c4059" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R104b5093a86440b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rc63bfeb2ea6745c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rfb15e6f8dd01418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R63047d2a660b486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd8d8961ee5604fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb21f771a1ebd4372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rfa9f363aaac541df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R60e93eef4e2342b5" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R609c10aaf33145c3" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R5e5faeae34894128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R212c1a3430dd4948" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R600f0e90a66f4ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R6a47f0234dc64eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R19e3967a9a144c38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R50f410670be64e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1d56707e664b47e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R36a4e4175db8439b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb69a49f4f1b74cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R85c0a33f7d744e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7c9841c924a940fb" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R60187b53d3c54d75" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -304,66 +304,66 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R098156a48e5f44fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcf666359d36b44d5" /></Relationships>
-[...14 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R686c92e065cc4dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R92bb37d92a8b4dca" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6d2afab1a552470b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R10e3755037444d1f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rcefcf091d4b548e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9ab66554ccf44d2b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2baebf5d6d044e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdc5609f044064327" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf66474b41b514151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R82c81a2d75e54e6a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re0bee40defac4e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R76685b6bbd8644d9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3c7135cf05a54ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R714ab16b8b1a46d3" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -892,100 +892,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R421a87a4ce3b4c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rb4c56e7e5a1f435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R31d87233445d4287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rd20be00eeca0487a" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfe7905f8ae6f4b59" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra600424017694469" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R8b8add557a8342b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R85432516bc784abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R168a596465284c49" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4f978e3f9c3e45fc" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb4c56e7e5a1f435b"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8b8add557a8342b0"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R31d87233445d4287"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R85432516bc784abd"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2011,116 +2011,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rd20be00eeca0487a"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R168a596465284c49"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rea7fe8049dd24f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfddfe709697e4d88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5eeea641f04f417b" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R06c5bd37772447b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb3124253d05249d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3f5ff1c5d6ab4c41" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rfddfe709697e4d88"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R5eeea641f04f417b"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rb3124253d05249d8"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R3f5ff1c5d6ab4c41"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2184,66 +2184,66 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb1f8b4bcb794484a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R83569a318ee04e1e" /></Relationships>
-[...14 lines deleted...]
-<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8b350a98c64b4e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R98fe7d8e3b4c474d" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R67a4d40bde6f4b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R89fea08e60554806" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4a86faaa311b4539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rbaf9aa7957344d99" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R915cde74689d4e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rb12d24b014a94a8a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9e96869ea51741dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rf71d62b4b79148e2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R78b7c69673cd442a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R1d10f9ebae5e4195" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3271a98cf08f45d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R31d1e98e1ded419e" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2261,65 +2261,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書第45章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Jeremiah 45 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2337,183 +2341,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 45:1  |  Jeremiah 45:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>猶大王約西亞的兒子約雅敬第四年，尼利亞的兒子巴錄將先知耶利米口中所說的話寫在書上。耶利米說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The word that Jeremiah the prophet spake unto Baruch the son of Neriah, when he had written these words in a book at the mouth of Jeremiah, in the fourth year of Jehoiakim the son of Josiah king of Judah, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2529,183 +2495,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 45:2  |  Jeremiah 45:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「巴錄啊，耶和華－以色列的神說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus saith the LORD, the God of Israel, unto thee, O Baruch;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2721,183 +2649,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 45:3  |  Jeremiah 45:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>巴錄曾說：『哀哉！耶和華將憂愁加在我的痛苦上，我因唉哼而困乏，不得安歇。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou didst say, Woe is me now! for the LORD hath added grief to my sorrow; I fainted in my sighing, and I find no rest.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2913,183 +2803,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 45:4  |  Jeremiah 45:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要這樣告訴他，耶和華如此說：我所建立的，我必拆毀；我所栽植的，我必拔出；在全地我都如此行。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus shalt thou say unto him, The LORD saith thus; Behold, that which I have built will I break down, and that which I have planted I will pluck up, even this whole land.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3105,179 +2957,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米書 45:5  |  Jeremiah 45:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你為自己圖謀大事嗎？不要圖謀！我必使災禍臨到凡有血氣的。但你無論往哪裏去，我必使你以自己的命為掠物。這是耶和華說的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And seekest thou great things for thyself? seek them not: for, behold, I will bring evil upon all flesh, saith the LORD: but thy life will I give unto thee for a prey in all places whither thou goest.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>