--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -15,101 +15,101 @@
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/notesMasters/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf9ea311c3c12446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf52a58183f31417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Re00b4e7d3c134f68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5b9c3a1e5fda4c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R6bdd13c05bfd4549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R739f9c2320234b7f" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Re74176a9909b4096"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd725329be6874c8b"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Ra6dada173dcc4ade"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R95361fa2c5424e91"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R0714b20df411462b"/>
-[...7 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rac945fea3c154f6a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R165921d3fc9f4d7b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R4ca2a4848f5a448f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R2dd1190f4b124709"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rc716e6e943824107"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R8142f9af79824b05"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R44e5303074484536"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R8a283435f75b46e2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Ref1a685daf98472c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rf0788b2b971e4a41"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R8896df6435744fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re74176a9909b4096" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra6dada173dcc4ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R05aa341b162242d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R65e4619e1f294d5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0714b20df411462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R55243cec2d2944e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc402f4a46d0e425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5779e927de864380" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R6cc4d69ce78d4c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc21088ada5e54a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd703a9be86164dc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R1e6f6482493042de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rac945fea3c154f6a" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R6d2f2022ea454242" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R80bd36d958c04d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd725329be6874c8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R95361fa2c5424e91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R64e4e8aace164b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rd5f2dfa3ecdd474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R165921d3fc9f4d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R4ca2a4848f5a448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2dd1190f4b124709" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc716e6e943824107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8142f9af79824b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R44e5303074484536" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8a283435f75b46e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ref1a685daf98472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf0788b2b971e4a41" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rcdc7b70fad1a46ae" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -313,75 +313,75 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1df523571a4d4c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0716691d8bd94f33" /></Relationships>
-[...23 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rafbbc207c3b54646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5a2d84e4b5934495" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R28fcfbe2c2e1415c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5cc852f3611047bf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rbd5111136c854d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R61913086fe044c3e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9baf0968ad2840f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R30d33ea6f2cc421d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R1ba53aa08ec64d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4701d82805314f29" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf63849d6b04f4b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfcf2cc51a4e649bc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc61ed9ec41484b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3421edb5c4c54ce7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rebeffedc65d6433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ref7fa1f755334fef" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re4a9f069ab704df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R615d9899b4c44327" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re6e4fab2e5744a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2a11551a4ef64621" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1195,100 +1195,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R908ffdca832046c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rb44ce29609e04a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R99ae0dc13caa4853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R19e17bfa49b64194" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4e989e6de36a4b7f" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbd07e8aba5f342c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R40d39d664b5e4ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R6ee61834bb3744be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R720b0523506f42cd" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1eac3ce8f93344a6" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb44ce29609e04a45"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R40d39d664b5e4ebd"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R99ae0dc13caa4853"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6ee61834bb3744be"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2314,116 +2314,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R19e17bfa49b64194"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R720b0523506f42cd"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R1b7d0f45af4545ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5f3eae0de73f43d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb67226746d684496" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R8254296c5c3747f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R90d6c5c2809140c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb75fae75f7df4fab" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R5f3eae0de73f43d4"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rb67226746d684496"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R90d6c5c2809140c6"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rb75fae75f7df4fab"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2487,75 +2487,75 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb2364ac7b63e4387" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R64cc8ea49e9f44a3" /></Relationships>
-[...23 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1122362f3a114aee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R30eb241736fd43a7" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbfede525c13e48ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rd044e0a3264041e1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc5610d050cb94b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Re596cd4f8b4d4d69" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1295fd500e4e46ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rd16ebbcb752b49e7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R06ce6903b2484c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R990938664c044dfc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R51d89ff82ac847f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R8f12a7af0b93498a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra719eb0b159145ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R7210df5f6f0c428e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3ffd71639e8f491c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rb6cc07ae1f174371" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R994e41225cec4527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R07a8f381f85541c6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R50be37004c0a4992" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rdce235bd33ba447c" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2573,65 +2573,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第129章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 129 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2649,183 +2653,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 129:1  |  Psalms 129:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>上行之詩。 以色列當說：從我幼年以來， 敵人屢次苦害我，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Song of degrees. Many a time have they afflicted me from my youth, may Israel now say:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2841,183 +2807,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 129:2  |  Psalms 129:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從我幼年以來，敵人屢次苦害我， 卻沒有勝了我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Many a time have they afflicted me from my youth: yet they have not prevailed against me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3033,183 +2961,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 129:3  |  Psalms 129:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[如同]扶犂的在我背上扶犂而耕， 耕的犂溝甚長。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The plowers plowed upon my back: they made long their furrows.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3225,183 +3115,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 129:4  |  Psalms 129:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華是公義的； 他砍斷了惡人的繩索。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD is righteous: he hath cut asunder the cords of the wicked.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3417,183 +3269,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 129:5  |  Psalms 129:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願恨惡錫安的都蒙羞退後！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let them all be confounded and turned back that hate Zion.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3609,183 +3423,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 129:6  |  Psalms 129:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願他們像房頂上的草， 未長成而枯乾，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let them be as the grass upon the housetops, which withereth afore it groweth up:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3801,183 +3577,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 129:7  |  Psalms 129:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>收割的不夠一把， 捆禾的也不滿懷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherewith the mower filleth not his hand; nor he that bindeth sheaves his bosom.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3993,183 +3731,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 129:8  |  Psalms 129:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>過路的也不說： 願耶和華所賜的福歸與你們！ 我們奉耶和華的名給你們祝福！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Neither do they which go by say, The blessing of the LORD be upon you: we bless you in the name of the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>