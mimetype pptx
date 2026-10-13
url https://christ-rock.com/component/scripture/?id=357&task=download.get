--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -69,128 +69,128 @@
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Raafdb83ef3ef4416" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R3c9c8c9620434e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf38af44f8e86459d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4701014c75914e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R6307c70a1a3e4a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R692e805a73f64fde" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R8a38644926074930"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R85d1448ecf2a4448"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R1c0a285640594c3a"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R585ff2f0e3844d91"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R2915b21d016f4c29"/>
-[...34 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="R974424e3753e4b12"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re14d50e59247494a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R0be9378609584c46"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R900601806b15486d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R51de4a1d195440c1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R4b1dd859d24d44b0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R37b5b92149704f35"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R928ad3d44f9341d1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R13fd2bc9af78428c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rec21c1e4b2174265"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rdbc83e21f2b24797"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R622d81b6c3f34c69"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rf284ec81cedf4ada"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R2316e812ec4c436b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R0beb23f37f7d4231"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R53ec540900c04aec"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R327fe85688ac4be8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R2b3880df1ce747eb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R5a3fbe2e127041e7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R04598d8d23ad4186"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R66a642d9a0fb41fc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R8d84a5b230d94dff"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R2c6cf2638c4347df"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R096e298dd5cd4977"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R2e7797a80f2a4535"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R56262e7a282844cc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Re13090569330419d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R85a3a2ebcd124579"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R1b7be93755924765"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R9cee5e0521984ae0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Rec18ae62502b4b7b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R8e8d0f5c33214199"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R41cedcd1113c4a1f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="Rf1c6dc60d363466c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="R341512cff77243dc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="R8aaf71a247534aab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="Re9984c35eb9e4788"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ra8aa6b9d0c384f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8a38644926074930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1c0a285640594c3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rfaf413260a754ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R0e4e1eb719e04b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2915b21d016f4c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb5af036f8edf4524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R588ef4830a294f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rca0d716aa64748f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R0311baab593c4412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd3f33ca581fc4518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0d321bd9078b489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R509c4e0f6e8d4d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ref5af83c631648e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd3aa717ea4354231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R93c3e6cd21554c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R2c035ba4e16c45f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rf638f4cb0d904633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R53b807fbb5f34c83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R9a6be9e98f9b4b1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R7210af1f970444f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R510f8d6835e345df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R5a4bfb07e3954938" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rb88d8728396148f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R0050dddbac88413b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R762ac94d07754497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Red445583b79a4e04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rdad400ad7a7c488d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rcc578243d19c469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R7add2d3df32b43fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rb53b5e9868bc4060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R29c5d9c24e52490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R3a7b68531c724248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Re9b86c21d1b04928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rc2ecd295d75b4dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R764f227f02fa491a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R6edd477f11084028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R583fc4afb8104669" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rc384e8c5a4e2460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R3ab5e3a24e7d4b8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R974424e3753e4b12" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R8cf22dc661594435" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R5570309fa69f4d0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R85d1448ecf2a4448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R585ff2f0e3844d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc0f82ed04b1c430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R9d24f28d67b948d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re14d50e59247494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R0be9378609584c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R900601806b15486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R51de4a1d195440c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4b1dd859d24d44b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R37b5b92149704f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R928ad3d44f9341d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R13fd2bc9af78428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rec21c1e4b2174265" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rdbc83e21f2b24797" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R622d81b6c3f34c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf284ec81cedf4ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R2316e812ec4c436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R0beb23f37f7d4231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R53ec540900c04aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R327fe85688ac4be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R2b3880df1ce747eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R5a3fbe2e127041e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R04598d8d23ad4186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R66a642d9a0fb41fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R8d84a5b230d94dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R2c6cf2638c4347df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R096e298dd5cd4977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R2e7797a80f2a4535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R56262e7a282844cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Re13090569330419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R85a3a2ebcd124579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R1b7be93755924765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R9cee5e0521984ae0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rec18ae62502b4b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R8e8d0f5c33214199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R41cedcd1113c4a1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rf1c6dc60d363466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R341512cff77243dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R8aaf71a247534aab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Re9984c35eb9e4788" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R355f2d2f52574015" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -394,156 +394,156 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re91d98f707bd4c0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R90f32387ee4e4cb2" /></Relationships>
-[...104 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rbf9e64a4eba94902" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3c80e9f5504e46a4" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R91194d7a85ab4d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0c70573012c64327" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R9945207883144c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc1958ec9d1ae4862" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re0cf9d6442604c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0008e652fef942f7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R17630940b6f84f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R453de406a95f4afb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R03a8e0a0c1894e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R37413edf2e8c4692" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R8f25de1bd4cf4ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2e0cd47d736c4376" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R550b488020214ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3357002a3f59412c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rcf6845f69ab54ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R45604654d07546c1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R3ae0703deb5b407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R826bd86318014750" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R53789d2d0acc4a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R201fc817c85c49e0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R26e04dcaa65c4faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rea9fc4b20f8f4dcc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R385ae616610440ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb69429259a99428e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rfbdf7b02c995469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbe108201d4b94e42" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R9cec213342404f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raa2761c0e0af46a2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R9d0ae1515d5e46e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0207ce1723aa4a7c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rc53d84b12c5d44ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8520c83ae0cc4e93" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R4264a55a5cd24ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4c04d34969244472" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R690343e7918f4b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R937dd88ea12a47d9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R7c11fbea6ed04880" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2fbb910e38184b94" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Red7f8241e9394a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3334ae1feb694927" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rcf39ddb50c964d19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb932cc756d5e4ff5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R488f6b0d87b2439d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd0aa8cc5015247f6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9ffa7b1f03af42b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb4c8d39abe924578" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Re9626bbd09a646e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R01e3a0fcc22d4071" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rb0051ef57083424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R98081c0ee2ef49da" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R6e63924e4ae442f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R50f6a6a02a064a0e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R58bbfebb74fb429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R415d39239a204cb5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R31effa965a7147c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R368b370bdc2c4787" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R7d81cf28d18e45c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R621803505b4f4272" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Rfe332e32b63543a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reca3d809d1384193" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R57df8f86f8d74191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R18601c61d1964aef" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R0360aa389a3e471e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R08503537b84a476c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1e7bcddbe85b490e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6858f538c21b4d8d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra354f6b1ea204566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc0d7072f48a14e04" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R7e3fcb1f0191474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0b3c888ac5e04ac9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6bfb48cf7c3c4933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R12da8e65a83645ab" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3922,100 +3922,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcc85cc1f62a148b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rf2ceea7e77584cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R78dbf2b7ef884c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rcd4031c3d8cc4a63" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ree490024e6d84e16" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcf779bf306a04e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R7e9241b315d64d20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Recbd1f04245245d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R026799a6735c4010" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbd2f3992c4bd4ecc" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf2ceea7e77584cbb"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7e9241b315d64d20"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R78dbf2b7ef884c3d"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Recbd1f04245245d3"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -5041,116 +5041,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rcd4031c3d8cc4a63"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R026799a6735c4010"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R2422b5ff9c8b4077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R684d35ebbfc046cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8e9c3cf3bcd54137" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R103e9d0a509c4a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8173d3e9498a436d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d5b9125653e4940" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R684d35ebbfc046cb"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R8e9c3cf3bcd54137"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R8173d3e9498a436d"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R3d5b9125653e4940"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -5214,156 +5214,156 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8ec1196f1df041a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Re697049670634164" /></Relationships>
-[...104 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9ebe8588a8064876" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R8faccd31590e45a0" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R709c3ba559ec4b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R6c81a80c36bf4f9c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra831a8819fb741b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R230e32dfc4a64f41" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8bd71ae4fa26444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rf8af4ba9842b455f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3e3f655fc8b243e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R684f28fb624449ad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9d7a844ec7d64dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R33bce927267a4608" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5d10c07e7dc9436a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R5577f8bff8ab43a5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb7be4d7c97614321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R6d79ea4cc0824485" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf2e9d5f0036341f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R27fd58f4da554e6b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R592e4fdbbd794635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R2dfcd442d1cf4fca" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc9d4930d25b64091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R3c311b157d004e84" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R05e1f5bc6fa34c08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R27bd54c763eb47a5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R925b44f6fa384b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R31c7b98550e24237" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9d8fae7a6a104324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Re5bbe47b62394f39" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2be6eabde63e4313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Ra75e85b2126948ca" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R709476a60de64c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R0739539cd58f4d26" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf7e6d6acd9e1490d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R24eebee8e24c47bc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rff2bbb3d33214140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R4a41d97f87444c26" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4dbd3ef143194fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R1ab0cedcc2814d99" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0def60a6c1734d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Raa6f1bcac13f4b05" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf53b3260f4f047d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R3b28b46be33745d0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbedde2bb0fcd4c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R9272f681554b40ec" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4f0fefea4da14a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R3e5879b01c904fa0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf573c03a2caf4073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rcb263fa52ca14bf6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R382468422e69400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R66491965801046bb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2e255fd032e24954" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R6afbbfa132ee45a5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf7bd0159e6fd4606" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R8e2638dc10f44960" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R51c563eeb6b84d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R3a1769f921a645c8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R406ab4d3851644a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="R25f70cbfedac47c4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb342d0c6b1df4a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="R1b2bf9db5e9444fb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6d3f64bb6ee4465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="R61349718ad5a4453" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0efde80f9bca487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R1de2468454fb411c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3c506a3f759c4139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R23b21e8509e2456a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R13fd109fe7a6413a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rba9301c0d01c4838" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0c6b6aced50a4cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rd1b4b3ccfa0c4214" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R393cbb69d2bb40ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Ra9487b2af5674c1b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra05e950e3e42414c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R311e7f26dede45d1" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5381,65 +5381,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第68章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 68 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5457,183 +5461,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 68:9  |  Psalms 68:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神啊，你降下大雨； 你產業[以色列]疲乏的時候，你使他堅固。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou, O God, didst send a plentiful rain, whereby thou didst confirm thine inheritance, when it was weary.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5649,183 +5615,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 68:10  |  Psalms 68:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的會眾住在其中； 神啊，你的恩惠是為困苦人預備的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thy congregation hath dwelt therein: thou, O God, hast prepared of thy goodness for the poor.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5841,183 +5769,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 68:11  |  Psalms 68:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主發命令， 傳好信息的婦女成了大群。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The Lord gave the word: great was the company of those that published it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6033,183 +5923,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 68:12  |  Psalms 68:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>統兵的君王逃跑了，逃跑了； 在家等候的婦女分受所奪的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Kings of armies did flee apace: and she that tarried at home divided the spoil.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6225,183 +6077,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 68:13  |  Psalms 68:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們安臥在羊圈的時候， 好像鴿子的翅膀鍍白銀，翎毛鍍黃金一般。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Though ye have lien among the pots, yet shall ye be as the wings of a dove covered with silver, and her feathers with yellow gold.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6417,183 +6231,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 68:14  |  Psalms 68:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>全能者在境內趕散列王的時候， 勢如飄雪在撒們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When the Almighty scattered kings in it, it was white as snow in Salmon.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6609,183 +6385,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 68:15  |  Psalms 68:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>巴珊山是神的山； 巴珊山是多峰多嶺的山。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The hill of God is as the hill of Bashan; an high hill as the hill of Bashan.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6801,183 +6539,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 68:16  |  Psalms 68:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們多峰多嶺的山哪， 為何斜看神所願居住的山？ 耶和華必住這山，直到永遠！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Why leap ye, ye high hills? this is the hill which God desireth to dwell in; yea, the LORD will dwell in it for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6993,183 +6693,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 68:17  |  Psalms 68:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神的車輦累萬盈千； 主在其中，好像在西奈聖山一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The chariots of God are twenty thousand, even thousands of angels: the Lord is among them, as in Sinai, in the holy place.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7185,183 +6847,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 68:18  |  Psalms 68:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你已經升上高天，擄掠仇敵； 你在人間，就是在悖逆的人間，受了供獻， 叫耶和華神可以與他們同住。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou hast ascended on high, thou hast led captivity captive: thou hast received gifts for men; yea, for the rebellious also, that the LORD God might dwell among them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7377,183 +7001,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 68:1  |  Psalms 68:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的詩歌，交與伶長。 願神興起，使他的仇敵四散， 叫那恨他的人從他面前逃跑。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician, A Psalm or Song of David. Let God arise, let his enemies be scattered: let them also that hate him flee before him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7569,183 +7155,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 68:19  |  Psalms 68:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>天天背負我們重擔的主， 就是拯救我們的神， 是應當稱頌的！ （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Blessed be the Lord, who daily loadeth us with benefits, even the God of our salvation. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7761,183 +7309,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 68:20  |  Psalms 68:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神是為我們施行諸般救恩的神； 人能脫離死亡是在乎主耶和華。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that is our God is the God of salvation; and unto GOD the Lord belong the issues from death.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7953,183 +7463,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 68:21  |  Psalms 68:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但神要打破他仇敵的頭， 就是那常犯罪之人的髮頂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But God shall wound the head of his enemies, and the hairy scalp of such an one as goeth on still in his trespasses.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8145,183 +7617,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 68:22  |  Psalms 68:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主說：我要使眾民從巴珊而歸， 使他們從深海而回，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The Lord said, I will bring again from Bashan, I will bring my people again from the depths of the sea:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8337,183 +7771,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 68:23  |  Psalms 68:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使你打碎仇敵，你的腳踹在血中， 使你狗的舌頭從其中得分。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That thy foot may be dipped in the blood of thine enemies, and the tongue of thy dogs in the same.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8529,183 +7925,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 68:24  |  Psalms 68:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神啊，你是我的神，我的王； 人已經看見你行走，進入聖所。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They have seen thy goings, O God; even the goings of my God, my King, in the sanctuary.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8721,183 +8079,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 68:25  |  Psalms 68:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌唱的行在前，作樂的隨在後， 都在擊鼓的童女中間。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The singers went before, the players on instruments followed after; among them were the damsels playing with timbrels.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8913,183 +8233,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 68:26  |  Psalms 68:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從以色列源頭而來的， 當在各會中稱頌主神！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Bless ye God in the congregations, even the Lord, from the fountain of Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9105,183 +8387,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 68:27  |  Psalms 68:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在那裏，有統管他們的小便雅憫， 有猶大的首領和他們的群眾， 有西布倫的首領， 有拿弗他利的首領。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There is little Benjamin with their ruler, the princes of Judah and their council, the princes of Zebulun, and the princes of Naphtali.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9297,183 +8541,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 68:28  |  Psalms 68:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列的能力是神所賜的； 神啊，求你堅固你為我們所成全的事！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thy God hath commanded thy strength: strengthen, O God, that which thou hast wrought for us.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9489,183 +8695,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 68:2  |  Psalms 68:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們被驅逐，如煙被[風]吹散； 惡人見神之面而消滅，如蠟被火鎔化。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As smoke is driven away, so drive them away: as wax melteth before the fire, so let the wicked perish at the presence of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9681,183 +8849,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 68:29  |  Psalms 68:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因你耶路撒冷的殿， 列王必帶貢物獻給你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Because of thy temple at Jerusalem shall kings bring presents unto thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9873,179 +9003,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 68:30  |  Psalms 68:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你叱喝蘆葦中的野獸和群公牛， 並列邦中的牛犢。 把銀塊踹在腳下； 神已經趕散好爭戰的列邦。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Rebuke the company of spearmen, the multitude of the bulls, with the calves of the people, till every one submit himself with pieces of silver: scatter thou the people that delight in war.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -10065,183 +9157,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 68:31  |  Psalms 68:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>埃及的公侯要出來朝見神； 古實人要急忙舉手 [禱告]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Princes shall come out of Egypt; Ethiopia shall soon stretch out her hands unto God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10257,183 +9311,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 68:32  |  Psalms 68:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>世上的列國啊， 你們要向神歌唱； 願你們歌頌主！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Sing unto God, ye kingdoms of the earth; O sing praises unto the Lord; Selah:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10449,183 +9465,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 68:33  |  Psalms 68:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌頌那自古駕行在諸天以上的[主]！ 他發出聲音，是極大的聲音。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To him that rideth upon the heavens of heavens, which were of old; lo, he doth send out his voice, and that a mighty voice.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10641,183 +9619,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 68:34  |  Psalms 68:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要將能力歸給神。 他的威榮在以色列之上； 他的能力是在穹蒼。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ascribe ye strength unto God: his excellency is over Israel, and his strength is in the clouds.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10833,183 +9773,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 68:35  |  Psalms 68:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神啊，你從聖所顯為可畏； 以色列的神是那將力量權能賜給他百姓的。 神是應當稱頌的！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O God, thou art terrible out of thy holy places: the God of Israel is he that giveth strength and power unto his people. Blessed be God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11025,183 +9927,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 68:3  |  Psalms 68:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惟有義人必然歡喜， 在神面前高興快樂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But let the righteous be glad; let them rejoice before God: yea, let them exceedingly rejoice.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11217,183 +10081,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 68:4  |  Psalms 68:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們當向神唱詩，歌頌他的名； 為那坐車行過曠野的修平大路。 他的名是耶和華， 要在他面前歡樂！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Sing unto God, sing praises to his name: extol him that rideth upon the heavens by his name Jah, and rejoice before him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11409,183 +10235,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 68:5  |  Psalms 68:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神在他的聖所作孤兒的父， 作寡婦的伸冤者。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A father of the fatherless, and a judge of the widows, is God in his holy habitation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11601,183 +10389,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 68:6  |  Psalms 68:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神叫孤獨的有家， 使被囚的出來享福； 惟有悖逆的住在乾燥之地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>God setteth the solitary in families: he bringeth out those which are bound with chains: but the rebellious dwell in a dry land.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11793,183 +10543,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 68:7  |  Psalms 68:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神啊，你曾在你百姓前頭出來， 在曠野行走。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O God, when thou wentest forth before thy people, when thou didst march through the wilderness; Selah:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11985,183 +10697,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 68:8  |  Psalms 68:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，地見神的面而震動，天也落雨； 西奈山見以色列神的面也震動。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The earth shook, the heavens also dropped at the presence of God: even Sinai itself was moved at the presence of God, the God of Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>