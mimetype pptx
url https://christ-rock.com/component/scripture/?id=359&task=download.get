--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -47,117 +47,117 @@
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R62c3a1abad754af5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R936c9e0b56484e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra980025dc636400a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3d0e454de1d8487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1d3a79c177014dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rfce9830565b540ee" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd56c19acc8254dde"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rbdd2e54d53604246"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R37a4dca69d88466d"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb5de6cbf56f64de3"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R20312d7bd1474690"/>
-[...23 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rdbd7355b718b41c9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rde91c1a4ddb445e7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R703ed6b79d494212"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R219c8ad1b4384952"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R9e239566057647da"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rc2d8ecb816634193"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rc83d2ab657804d7f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R1502b72b47a6403e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rf8a78878efc745f4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R320cb0d52d6b4c1f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R208a6ab0889a4ace"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Re3d1aa90cae54f67"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rf45278a5b9bd4baa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Raac76e7a5ae440d5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Radf5210047814c4d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R9d5b3c08a416423b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R1e19a06471cc459f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Raf842df134fd4d36"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rb56f109b418848ce"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R8166608ef343446c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R6cd06833e9ac447e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R9171e8c41c7e4e4d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R52f541f58e3b4959"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rc3c9ac9644514559"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Ra06c5c4a1a99469e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R80b0c5870e784620"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ra7287e625fe14c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd56c19acc8254dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R37a4dca69d88466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc33c1b80b62e4099" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rf63ac88e64484df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R20312d7bd1474690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3a9210e993804d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6ea0281cda6e4599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R25f46dc784f842fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2f2c635cfbde4740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R81ae92c9f23540cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rac909afc6ed841d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R95b2a101e5434529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rdc73e973ca084f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd9f8a5e3b31f4cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re5662ab887d3484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd8b0f97ffe734fb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R8f917760ea704895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R6056e684c8d7427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Ra995efe5882144a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R07925f99e691415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rdd935e0b111e4b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R1d8b423125444ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rb9a1dcfd2c1b4a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Re725b5ba4d674f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rf4420aa2d8154eaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rdf45187726004b44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Re40a0d8628734f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rc72d5aeac52b4dc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rdbd7355b718b41c9" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R79fa8ffe6c074a1c" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R595189e32d7245bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbdd2e54d53604246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb5de6cbf56f64de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R4a0434185bac4760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R354f8eabbdd84e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rde91c1a4ddb445e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R703ed6b79d494212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R219c8ad1b4384952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9e239566057647da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc2d8ecb816634193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc83d2ab657804d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R1502b72b47a6403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf8a78878efc745f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R320cb0d52d6b4c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R208a6ab0889a4ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re3d1aa90cae54f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf45278a5b9bd4baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Raac76e7a5ae440d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Radf5210047814c4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R9d5b3c08a416423b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R1e19a06471cc459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Raf842df134fd4d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rb56f109b418848ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R8166608ef343446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R6cd06833e9ac447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R9171e8c41c7e4e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R52f541f58e3b4959" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rc3c9ac9644514559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Ra06c5c4a1a99469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R80b0c5870e784620" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R66a8062f23614f87" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -361,123 +361,123 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2832c22fc19c4180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reb9ecb817ae34a04" /></Relationships>
-[...71 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra249b87830e0411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb81606e15d7e44cf" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra28e7c40bc464fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R18a5e177561a4065" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra28d99e78d584253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb244e8d84bc44282" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R0b1cdae3cf934b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfb532c388b5b435d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rbde7335dc8e749b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8e222daec46a4d83" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rda3428ef0b4347e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R01770ea69d3f4445" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R8f5d2ce8ef0a41b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R70b58091d0b94636" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R099f643b76c44015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb06bc5e9ec514789" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Re0d653237f064d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R17895f39d72f4a2b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R318903220ca943f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raef81914426e4667" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rd1f9c9eddc214fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc6c44b6956d34df1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R7c3cb64d4d004f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R899b850b3d964f03" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R56ea442c600a4da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R37bd48eca3854713" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R49e979aeb9a04569" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5104168ddf9146f9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rbdb64b0aabf04b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R25635f5496804efa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R40fd8282373f4d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R600e12ff14fb4b69" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R0e5f6a56438a4f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9e0c6071789a4ee1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Red0ac6339a53491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3c791f0251ce431b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rc048c75ae96642d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdf934ef8422d4397" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6000cd7eeeb94857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5006ec10975346a9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6d8efd7de3eb454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb820daaf750c4e4d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re49070f5c628454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4f89b1ae962e4c3f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra0debc170e7042ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R17f1dae7eb224394" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R462b8232c0a24607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Radaa568dbfa747f3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb243872ce23f4507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rde3a455f2fcd4bc5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0050d6f3accc46fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8e6d1b990f3c4fb5" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2811,100 +2811,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9fc6e49db43048b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R7d719bc4d4ea4ff0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rfeaf684d1c574aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R3922b7f4996c46ae" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R94a9f54adce14973" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R24a3bc70a5f147fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R2596c36ab5c946f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R25cb36cfb40e4774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R7f374ff2ea994ad7" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfef9f06c8e344503" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7d719bc4d4ea4ff0"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2596c36ab5c946f2"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfeaf684d1c574aa7"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R25cb36cfb40e4774"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3930,116 +3930,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R3922b7f4996c46ae"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R7f374ff2ea994ad7"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R52c647830efd4dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9bcc49eed33b4985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf43dac32a93b458c" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rb3b6453c7c624e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rff1bac63174f4f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd4fd3cf8469d496e" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R9bcc49eed33b4985"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf43dac32a93b458c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rff1bac63174f4f4d"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rd4fd3cf8469d496e"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4103,123 +4103,123 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R22efc2e877bb4421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rec8881bfb91f45f0" /></Relationships>
-[...71 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raac134944d344fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R1489f2c94cae441c" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R003f7be4b7234741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R73cca49e2e794537" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc78a57296efd4187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R3876d97fdefd4de1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3939bd0a86014c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R98f50a4fcbbb499e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R43d3afc620ad43b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R394d67c257174ce7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rde06360b2d6748c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R30003979d6a34e90" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R21c75c1fa8744b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R5ec630a8ae584fa0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R91e56f1460fb43a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R06262390de4a4677" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R63382fd1e19e4769" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rad9fafdc6dd24dd6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R90dea32a7b5c41d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R78d83fc67d234323" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R992774c65a5d4413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rcd42c9a584594c1c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcf6717535e7b455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rc92a6ba458f94888" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R83f63b253aa94016" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R764d44d16cf0455f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra072c34a5b344682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R0563d13c8e9e4ee8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6d53a0b6b569405b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R5fd8294172ee4772" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfae933282d2043fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R05b8093482dd4b43" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb03eca119ff541f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R95cacf88e7c44ab0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb1bb35b81c6741e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rb1e3a65c1b844d97" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9e872b9201914951" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R66b2c3edfa1e476a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3bf12da5cb5f4013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R6af5bcb4d84f4936" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc3a5ed86c84942d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rcf410959b0234648" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0bec0fd2faf84190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R604fa785c61d4e37" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R363b39ede3ce4fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R5de08c2aae744a5d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2c85c74458f14d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R1313832e7bf6448b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8fea803d6f584d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Raff16eb4e1484a20" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R01623e54ceee48e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rf322f140b1994a60" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4237,65 +4237,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第31章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 31 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4313,183 +4317,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 31:9  |  Psalms 31:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，求你憐恤我， 因為我在急難之中； 我的眼睛因憂愁而乾癟， 連我的身心也不安舒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Have mercy upon me, O LORD, for I am in trouble: mine eye is consumed with grief, yea, my soul and my belly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4505,183 +4471,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 31:10  |  Psalms 31:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的生命為愁苦所消耗； 我的年歲為歎息所曠廢。 我的力量因我的罪孽衰敗； 我的骨頭也枯乾。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For my life is spent with grief, and my years with sighing: my strength faileth because of mine iniquity, and my bones are consumed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4697,183 +4625,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 31:11  |  Psalms 31:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我因一切敵人成了羞辱， 在我的鄰舍跟前更甚； 那認識我的都懼怕我， 在外頭看見我的都躲避我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I was a reproach among all mine enemies, but especially among my neighbours, and a fear to mine acquaintance: they that did see me without fled from me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4889,183 +4779,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 31:12  |  Psalms 31:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我被人忘記，如同死人，無人記念； 我好像破碎的器皿。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I am forgotten as a dead man out of mind: I am like a broken vessel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5081,183 +4933,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 31:13  |  Psalms 31:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我聽見了許多人的讒謗， 四圍都是驚嚇； 他們一同商議攻擊我的時候， 就圖謀要害我的性命。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I have heard the slander of many: fear was on every side: while they took counsel together against me, they devised to take away my life.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5273,183 +5087,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 31:14  |  Psalms 31:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，我仍舊倚靠你； 我說：你是我的神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But I trusted in thee, O LORD: I said, Thou art my God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5465,183 +5241,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 31:15  |  Psalms 31:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我終身的事在你手中； 求你救我脫離仇敵的手和那些逼迫我的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My times are in thy hand: deliver me from the hand of mine enemies, and from them that persecute me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5657,183 +5395,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 31:16  |  Psalms 31:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你使你的臉光照僕人， 憑你的慈愛拯救我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Make thy face to shine upon thy servant: save me for thy mercies’ sake.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5849,183 +5549,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 31:17  |  Psalms 31:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，求你叫我不致羞愧， 因為我曾呼籲你； 求你使惡人羞愧， 使他們在陰間緘默無聲。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let me not be ashamed, O LORD; for I have called upon thee: let the wicked be ashamed, and let them be silent in the grave.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6041,183 +5703,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 31:18  |  Psalms 31:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那撒謊的人逞驕傲輕慢， 出狂妄的話攻擊義人； 願他的嘴啞而無言。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let the lying lips be put to silence; which speak grievous things proudly and contemptuously against the righteous.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6233,183 +5857,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 31:1  |  Psalms 31:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的詩，交與伶長。 耶和華啊，我投靠你； 求你使我永不羞愧； 憑你的公義搭救我！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician, A Psalm of David. In thee, O LORD, do I put my trust; let me never be ashamed: deliver me in thy righteousness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6425,183 +6011,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 31:19  |  Psalms 31:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>敬畏你、投靠你的人，你為他們所積存的， 在世人面前所施行的恩惠是何等大呢！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Oh how great is thy goodness, which thou hast laid up for them that fear thee; which thou hast wrought for them that trust in thee before the sons of men!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6617,183 +6165,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 31:20  |  Psalms 31:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你必把他們藏在你面前的隱密處， 免得遇見人的計謀； 你必暗暗地保守他們在亭子裏， 免受口舌的爭鬧。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt hide them in the secret of thy presence from the pride of man: thou shalt keep them secretly in a pavilion from the strife of tongues.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6809,183 +6319,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 31:21  |  Psalms 31:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華是應當稱頌的， 因為他在堅固城裏向我施展奇妙的慈愛。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Blessed be the LORD: for he hath shewed me his marvellous kindness in a strong city.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7001,183 +6473,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 31:22  |  Psalms 31:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>至於我，我曾急促地說： 我從你眼前被隔絕。 然而，我呼求你的時候， 你仍聽我懇求的聲音。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I said in my haste, I am cut off from before thine eyes: nevertheless thou heardest the voice of my supplications when I cried unto thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7193,183 +6627,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 31:23  |  Psalms 31:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的聖民哪，你們都要愛他！ 耶和華保護誠實人， 足足報應行事驕傲的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O love the LORD, all ye his saints: for the LORD preserveth the faithful, and plentifully rewardeth the proud doer.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7385,183 +6781,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 31:24  |  Psalms 31:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡仰望耶和華的人， 你們都要壯膽，堅固你們的心！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Be of good courage, and he shall strengthen your heart, all ye that hope in the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7577,183 +6935,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 31:2  |  Psalms 31:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你側耳而聽， 快快救我！ 作我堅固的磐石， 拯救我的保障！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Bow down thine ear to me; deliver me speedily: be thou my strong rock, for an house of defence to save me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7769,183 +7089,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 31:3  |  Psalms 31:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為你是我的巖石，我的山寨； 所以，求你為你名的緣故引導我，指點我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thou art my rock and my fortress; therefore for thy name’s sake lead me, and guide me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7961,183 +7243,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 31:4  |  Psalms 31:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你救我脫離人為我暗設的網羅， 因為你是我的保障。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Pull me out of the net that they have laid privily for me: for thou art my strength.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8153,183 +7397,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 31:5  |  Psalms 31:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我將我的靈魂交在你手裏； 耶和華誠實的神啊，你救贖了我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Into thine hand I commit my spirit: thou hast redeemed me, O LORD God of truth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8345,183 +7551,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 31:6  |  Psalms 31:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我恨惡那信奉虛無[之神]的人； 我卻倚靠耶和華。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have hated them that regard lying vanities: but I trust in the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8537,183 +7705,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 31:7  |  Psalms 31:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要為你的慈愛高興歡喜； 因為你見過我的困苦，知道我心中的艱難。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will be glad and rejoice in thy mercy: for thou hast considered my trouble; thou hast known my soul in adversities;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8729,183 +7859,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 31:8  |  Psalms 31:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你未曾把我交在仇敵手裏； 你使我的腳站在寬闊之處。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And hast not shut me up into the hand of the enemy: thou hast set my feet in a large room.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>