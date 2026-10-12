--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -35,111 +35,111 @@
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9b36c65d656143ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1af8f53be307455e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R63d23a75ee114649" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R38a1b1322b2c4b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1fe67122ef194bbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R1b948c548f3b4751" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R5877800f7d7648b1"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R529282c2fde54ee4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R47f8328d6c014640"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rd1ac3f8908de4ab9"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R8ab4882633ee4b64"/>
-[...17 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rb635ceffb2cd49b0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd4ed4f57e8244629"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R70fde673ee924040"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Read48d1201ac4f0b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R8cbd6b80a5d145d6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R3a3843916c6e4b4d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R10046d0c1ccf4f1f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R4980b128dd2d43d2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rff8488b683454996"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R0a7b1d327b624b2e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R9c5a790bef434d98"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R78c366e782c64cea"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rebea55ed86f14864"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R81a07871e6484d7e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R562deb1a156846bd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R9d4b4b9cf5fb4cda"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R71f0f50cda334f39"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R5f9220ee6c70445c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R4bb5d80d4b7740c8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R68e4136860824f69"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R6637d60ce4e74285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5877800f7d7648b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R47f8328d6c014640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R522e29119e1d43e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rc38873c9d5bd4623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8ab4882633ee4b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R4dba93dd66a6409a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rde98484d864f430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rae7c9ea0a56d4f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc03d7cc263324841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rddf0e68aa7db4ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7cfa787a621d49b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R579c45499d894d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Red3d8db964a843bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R8868383eab1e47e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re93930a32c7c4e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R3f91e32ad5484e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb0f65d1d9f4d4021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R45dd01b53daf4c58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R9d567fb6b655447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R81bf1662a6ab4fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R5390e15944cf414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R89db96ae66a849f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rb635ceffb2cd49b0" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R9c689e2950664050" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ra4393deff09c4518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R529282c2fde54ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd1ac3f8908de4ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R68826ea289b44553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R40b797eca2f64d8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd4ed4f57e8244629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R70fde673ee924040" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Read48d1201ac4f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8cbd6b80a5d145d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3a3843916c6e4b4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R10046d0c1ccf4f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4980b128dd2d43d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rff8488b683454996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0a7b1d327b624b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R9c5a790bef434d98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R78c366e782c64cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rebea55ed86f14864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R81a07871e6484d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R562deb1a156846bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R9d4b4b9cf5fb4cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R71f0f50cda334f39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R5f9220ee6c70445c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R4bb5d80d4b7740c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R68e4136860824f69" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rf27b9afe7247446f" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -343,105 +343,105 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2f698af467ab469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2cdc4ce3c31e4402" /></Relationships>
-[...53 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc532fca5373a4d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re8afc59ffed643ed" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc72e958413814196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3e9e7f0a2e8b4eea" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R247bfbd05ff24d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9a25d5dfa6fb4efa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R366bb33396794bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R458f1e7f8bac4c26" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rce100c4183b148b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rac560859f480432b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rbfb85934a3784718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re7d7f61b700d49cb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf482f4283198442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb6baa0e11b524433" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rdc356d83f452427d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R797b33ae351e4998" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R7ed5f5e2e0b24818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2827e39ee67445bc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rf954b7768886466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R267f57fb04d34059" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R06f8b08a07b7447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbf44e2fee90c4d41" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R467295b4b749486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf374163ba83b4c59" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R4a0d36d89bf949c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdc52728083cb48a0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R44cf55954ecb4cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4053b59a157d479a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R340cdbc3fa3e4e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc8f87f32c1a74317" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2af836258897468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8fc1e04e1726489a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re1149d0063ce407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbe85903072a847a9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rdc7c97126ce14179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdaa94de976e5461d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re16d793df4aa4415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdb0086f662e34120" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8de4285ccbc74a8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc6cdd03344974411" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2205,100 +2205,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra233cfe1d0f94fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rb712f46d01584bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Re8e52485fb704f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R5ef767c9d8414b23" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdbedc297b3dc491f" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re771ca5664304921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re8d12783d0b14607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R3db28514ea5f425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R6f1227298a99496b" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rebe4b00fefb24fea" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb712f46d01584bba"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re8d12783d0b14607"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re8e52485fb704f42"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3db28514ea5f425b"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3324,116 +3324,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R5ef767c9d8414b23"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R6f1227298a99496b"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R470ae87a51d64f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5f3c1ce81ec240ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R17dba57377954950" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R8c12af6148244ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6dd5aea1ed044dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb90841febdb6477a" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R5f3c1ce81ec240ba"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R17dba57377954950"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R6dd5aea1ed044dca"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rb90841febdb6477a"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3497,105 +3497,105 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1ed395cab0414622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R29de75ce48424d7f" /></Relationships>
-[...53 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb995abca75274cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rf32c131944f84f56" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R19a2403edda84b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rddf7462bf5ba45ff" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R92b08d3648174f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R5dbe5ad338b54d1b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2e14e3c284ec486b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Raed5b2b3408a44a0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re4c8ceb5e59e4ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R933ff611f4fa47e5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3bd3c160c33842f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R016a37c379024fc7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R86da49b547df478a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rfe81eb5918f34dc6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rddb801f01db0416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rcb0fc88f7fac4f5b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ree2e6317d0fc42e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Raed03094d06b4170" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R83f95e0a4b034c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R6376ceb1017640fc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf6d264dc323e4ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Re54103a207014118" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8ea23545cb964758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Reecd3a0ad2cf4e6d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf934176b0c2d4a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rcea16a16fa914e6f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb046a658981f413a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Ra6f9fd8937ec4c0b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6ac19f2d8d254ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rac9de66ac3f84540" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R12f28579d79149e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Ra4ba7e62c5c34a3f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9856647e3bf94044" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R861ee8521edf450b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3a1efaaa57d14720" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rd88aa456925e4773" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0d9a503ec2654be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R1805221abcc4469d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc3b7ebbbf0fc4224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rec0f9db960cb408c" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3613,65 +3613,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書第4章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>2 Corinthians 4 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3689,183 +3693,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 4:9  |  2 Corinthians 4:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>遭逼迫，卻不被丟棄；打倒了，卻不致死亡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Persecuted, but not forsaken; cast down, but not destroyed;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3881,183 +3847,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 4:10  |  2 Corinthians 4:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>身上常帶着耶穌的死，使耶穌的生也顯明在我們身上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Always bearing about in the body the dying of the Lord Jesus, that the life also of Jesus might be made manifest in our body.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4073,183 +4001,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 4:11  |  2 Corinthians 4:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為我們這活着的人是常為耶穌被交於死地，使耶穌的生在我們這必死的身上顯明出來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For we which live are alway delivered unto death for Jesus’ sake, that the life also of Jesus might be made manifest in our mortal flesh.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4265,183 +4155,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 4:12  |  2 Corinthians 4:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣看來，死是在我們身上發動，生卻在你們身上發動。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So then death worketh in us, but life in you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4457,183 +4309,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 4:13  |  2 Corinthians 4:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但我們既有信心，正如[經上]記着說：「我因信，所以如此說話。」我們也信，所以也說話。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>We having the same spirit of faith, according as it is written, I believed, and therefore have I spoken; we also believe, and therefore speak;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4649,183 +4463,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 4:14  |  2 Corinthians 4:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>自己知道那叫主耶穌復活的，也必叫我們與耶穌一同復活，並且叫我們與你們一同站在他面前。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Knowing that he which raised up the Lord Jesus shall raise up us also by Jesus, and shall present us with you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4841,183 +4617,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 4:15  |  2 Corinthians 4:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡事都是為你們，好叫恩惠因人多越發加增，感謝格外顯多，以致榮耀歸與神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For all things are for your sakes, that the abundant grace might through the thanksgiving of many redound to the glory of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5033,183 +4771,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 4:16  |  2 Corinthians 4:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，我們不喪膽。外體雖然毀壞，內心卻一天新似一天。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For which cause we faint not; but though our outward man perish, yet the inward man is renewed day by day.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5225,183 +4925,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 4:17  |  2 Corinthians 4:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們這至暫至輕的苦楚，要為我們成就極重無比、永遠的榮耀。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For our light affliction, which is but for a moment, worketh for us a far more exceeding and eternal weight of glory;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5417,179 +5079,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 4:18  |  2 Corinthians 4:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>原來我們不是顧念所見的，乃是顧念所不見的；因為所見的是暫時的，所不見的是永遠的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>While we look not at the things which are seen, but at the things which are not seen: for the things which are seen are temporal; but the things which are not seen are eternal.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5609,183 +5233,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 4:1  |  2 Corinthians 4:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們既然蒙憐憫，受了這職分，就不喪膽，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore seeing we have this ministry, as we have received mercy, we faint not;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5801,183 +5387,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 4:2  |  2 Corinthians 4:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>乃將那些暗昧可恥的事棄絕了；不行詭詐，不謬講神的道理，只將真理表明出來，好在神面前把自己薦與各人的良心。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But have renounced the hidden things of dishonesty, not walking in craftiness, nor handling the word of God deceitfully; but by manifestation of the truth commending ourselves to every man’s conscience in the sight of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5993,183 +5541,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 4:3  |  2 Corinthians 4:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>如果我們的福音蒙蔽，就是蒙蔽在滅亡的人身上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But if our gospel be hid, it is hid to them that are lost:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6185,179 +5695,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 4:4  |  2 Corinthians 4:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>此等不信之人被這世界的神弄瞎了心眼，不叫基督榮耀福音的光照着他們。基督本是神的像。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In whom the god of this world hath blinded the minds of them which believe not, lest the light of the glorious gospel of Christ, who is the image of God, should shine unto them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6377,183 +5849,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 4:5  |  2 Corinthians 4:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們原不是傳自己，乃是傳基督耶穌為主，並且自己因耶穌作你們的僕人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For we preach not ourselves, but Christ Jesus the Lord; and ourselves your servants for Jesus’ sake.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6569,183 +6003,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 4:6  |  2 Corinthians 4:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那吩咐光從黑暗裏照出來的神，已經照在我們心裏，叫我們得知神榮耀的光顯在耶穌基督的面上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For God, who commanded the light to shine out of darkness, hath shined in our hearts, to give the light of the knowledge of the glory of God in the face of Jesus Christ.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6761,183 +6157,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 4:7  |  2 Corinthians 4:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們有這寶貝放在瓦器裏，要顯明這莫大的能力是出於神，不是出於我們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But we have this treasure in earthen vessels, that the excellency of the power may be of God, and not of us.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6953,183 +6311,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 4:8  |  2 Corinthians 4:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們四面受敵，卻不被困住；心裏作難，卻不致失望；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>We are troubled on every side, yet not distressed; we are perplexed, but not in despair;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>