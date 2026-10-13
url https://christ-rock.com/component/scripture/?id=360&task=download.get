--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -11,99 +11,99 @@
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/notesMasters/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0dd8c1295362417d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R466ed30bc95d4655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R0236de57c81d4202" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2664d1df3f1c48c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf062b984da624c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R3b09591bb00c4769" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R69e74451e60a4f6c"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R6acd0fd40c644d96"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R8bdc163a9d4e4832"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R1a7480e179d44e4e"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rec6890e53ad74153"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rd3bd97a36cee45f4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R7c79e2e7e0044060"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R01f43bffd2fc43c1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R4bf52acef58e4fa2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Ra610aeb4b41d4f21"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R2305dc5f762d4586"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R47f06f623dad422d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R2873a394ac3d43d9"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Redadb87017fd49d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R69e74451e60a4f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8bdc163a9d4e4832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Ra30bc8fdeca649ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rf6badffb75a84d11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rec6890e53ad74153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rfab02ba324bd44ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0125b7d3c0f74d1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R0cfb5245a02842a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R26fcd8207bf34a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R171328b5d21b4c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd3bd97a36cee45f4" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R9600ddbe54bd435c" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R9ca2efb80e744c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6acd0fd40c644d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1a7480e179d44e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R33040684568d48e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R8662c5671ecf45ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7c79e2e7e0044060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R01f43bffd2fc43c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4bf52acef58e4fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra610aeb4b41d4f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2305dc5f762d4586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R47f06f623dad422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2873a394ac3d43d9" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rd0471993dda848f4" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -307,69 +307,69 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7904e98bdbb449b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R03780c84f1e74e79" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R01de8e7f564d42e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2f4864f7a08a4ac4" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R655b75633c8b4bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf8f14f6b87de45ed" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd7c6094585dc4848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R53b7e5dfd1b34290" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb827c07980ff4cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re2fc1a4c4a154ff4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4004a75f33e74dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R18133dac347d49ff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb5f4130691da4f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R84359e496e324e59" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R98dbc26d2e73482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb8a3a6265a5e4ab8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R30ae8128c7e7481b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2a9e2aa6d28140aa" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -993,100 +993,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R278cb5e3e264484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rf1d00e699b2d4060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R2081b614dde14fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R03f33198ecba4df1" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1b3157aadf9d43ff" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdc657a84b8d64f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R2ec3e156faa140c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R3ad77b33bd064943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R4f9e0c0245a64e02" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rad3d911a4dff47f0" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf1d00e699b2d4060"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2ec3e156faa140c3"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2081b614dde14fd8"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3ad77b33bd064943"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2112,116 +2112,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R03f33198ecba4df1"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R4f9e0c0245a64e02"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R6831f103c9204f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4e72eefb6d4a45be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R48f485538d5f4f5f" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R6ba2c13c54454066" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1c618b26d10d4e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb575d11e39124494" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R4e72eefb6d4a45be"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R48f485538d5f4f5f"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1c618b26d10d4e14"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rb575d11e39124494"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2285,69 +2285,69 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R578b067a255540f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rd6d665e4827046b2" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R52a4f920a4d44baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Ree4fef84783d4940" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra0751f124388496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R9ad2fc4f73254ff5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6273b43241944400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R0d8e001c02e74908" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R695cea13e30d484b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R13523c51e1114dd8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc1dc96edae1241c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rc798afaf187040dc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R047b0114af8b4963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Re632fb5451944022" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6db329c5238848d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R2f5d5ead79d34844" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9fa79520e8a74aab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R0738fbc8fd344b83" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2365,65 +2365,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第53章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 53 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2441,179 +2445,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 53:1  |  Psalms 53:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的訓誨詩，交與伶長。調用麻哈拉。 愚頑人心裏說：沒有神。 他們都是邪惡，行了可憎惡的罪孽； 沒有一個人行善。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician upon Mahalath, Maschil, A Psalm of David. The fool hath said in his heart, There is no God. Corrupt are they, and have done abominable iniquity: there is none that doeth good.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -2633,183 +2599,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 53:2  |  Psalms 53:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神從天上垂看世人，要看有明白的沒有？ 有尋求他的沒有？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>God looked down from heaven upon the children of men, to see if there were any that did understand, that did seek God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2825,183 +2753,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 53:3  |  Psalms 53:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們各人都退後，一同變為污穢； 並沒有行善的，連一個也沒有。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Every one of them is gone back: they are altogether become filthy; there is none that doeth good, no, not one.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3017,183 +2907,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 53:4  |  Psalms 53:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>作孽的沒有知識嗎？ 他們吞吃我的百姓如同吃飯一樣，並不求告神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Have the workers of iniquity no knowledge? who eat up my people as they eat bread: they have not called upon God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3209,179 +3061,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 53:5  |  Psalms 53:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們在無可懼怕之處就大大害怕， 因為神把那安營攻擊你之人的骨頭散開了。 你使他們蒙羞，因為神棄絕了他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There were they in great fear, where no fear was: for God hath scattered the bones of him that encampeth against thee: thou hast put them to shame, because God hath despised them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3401,183 +3215,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 53:6  |  Psalms 53:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但願以色列的救恩從錫安而出。 神救回他被擄的子民那時， 雅各要快樂，以色列要歡喜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Oh that the salvation of Israel were come out of Zion! When God bringeth back the captivity of his people, Jacob shall rejoice, and Israel shall be glad.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>