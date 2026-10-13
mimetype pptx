--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -19,103 +19,103 @@
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R47106b7430cb4f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re4591220fc7047ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra14b9e4728ed4b19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9c0a49f247854fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rba008e357f3e4e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R197bb544c5e241a3" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd734da50282a4968"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf833fbeccc6d406f"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R8c7ebff6e5d04136"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rae2f27916a714175"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R3d251b7d1c0a41b7"/>
-[...9 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rea34c69fd2d24a18"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R0f4f2f15aa5a4045"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Ref0517baf1bb437c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R283fd635e2b144ea"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R99d83bc325604694"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R93b5cae07dbb4b07"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R257562814dc4486f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R8948a15bc3174caa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R89758cda47ac4d9a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rc67fd6176f414f5e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R69441fbceae34568"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R9794b913b18341ba"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rfc2b7e979dfd48c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd734da50282a4968" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8c7ebff6e5d04136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R30ddb5e090ac4880" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R48dc3916d0f742ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3d251b7d1c0a41b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf58716cdcb53426e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rcdf8ec74530d426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2cb9914bad004dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Raa5c56b4f1404d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7a6d2bea06a54b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb312b0240bfc4fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R572fef47f93a4e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf4311b7c7e904bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R825208c537224d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rea34c69fd2d24a18" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Ref5648edb1f94081" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R5e30c38669794d6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf833fbeccc6d406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rae2f27916a714175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R25657941540c4770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R036fe9a21cc84fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0f4f2f15aa5a4045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ref0517baf1bb437c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R283fd635e2b144ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R99d83bc325604694" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R93b5cae07dbb4b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R257562814dc4486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8948a15bc3174caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R89758cda47ac4d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc67fd6176f414f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R69441fbceae34568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R9794b913b18341ba" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R479fa56028a4474c" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -319,81 +319,81 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8cac016146b7412a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8418c4ac06344322" /></Relationships>
-[...29 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rda5517ef75bb4c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R01ad8ddc866348ac" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5f23070c85434987" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf82189c623674c19" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R6dd5fda2417146e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R04fdf757dcd54e59" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ra35845a3dc924540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4f16cbb1cbcc45f5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rcbbc7d8dd2984213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra1cb7fdc782a4286" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R69a0e1493eb94ead" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd3a016d5c46241a3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5331162025a54cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdb8ba77374df4a85" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2f99e1d0dce64dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8e38d475c1db4e5c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R97a7db46b31e43b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R070c599df14c4392" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rcb278ef5a5234a0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5e8c991ee9d84a9a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R99e18a32ef184eaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3e7cdcbd339a4022" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Raf8e0af96b3e4d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5504e1d06e8d4c1a" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1397,100 +1397,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1b0e5f9b21134092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re60916670b854e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R5cfaaa015c3d4085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R87c98c3eb16b44d3" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6bd96be721884d83" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R15bb8bc5769d4678" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rb2599a59729c4a7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R043f454e4b09464d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rfc88143a2eda415c" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R77333c8737714d91" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re60916670b854e5a"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb2599a59729c4a7f"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5cfaaa015c3d4085"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R043f454e4b09464d"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2516,116 +2516,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R87c98c3eb16b44d3"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rfc88143a2eda415c"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R29178b882ed44b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8f6070f26b6d47cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8f96059ac2bf47c6" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ra9b8fa207b384f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rcc82248e579443a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbb71766413884707" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R8f6070f26b6d47cc"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R8f96059ac2bf47c6"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rcc82248e579443a1"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rbb71766413884707"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2689,81 +2689,81 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf5235e525d184a79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R72142e22f1c3425c" /></Relationships>
-[...29 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R80029fc43b344eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R68ff0b0e50324aa8" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra2f658b0d7ea475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R5b40d49917644010" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R03936315df514c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rfab1f6cc28ab4db1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re21d01f065204584" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R1fbf33bb42cf4f97" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3c3729c7a167420a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R5905fccb2a8448dc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra73eba87d05c43b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rb988128dd63e454a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R24b2f73b06364b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rd4b934e95e9642d4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R363df93250c74c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rd8b435ede0924761" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R72f9652d529e462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rd50d58da3cf046ea" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbd72cbd3cf774340" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rd68eec3d09384d45" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6896b52dd42d444a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Re6f3040aed3a497a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R64702cadb49046d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R3c2da80c191a4848" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2781,65 +2781,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第75章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 75 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2857,183 +2861,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 75:9  |  Psalms 75:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但我要宣揚，直到永遠！ 我要歌頌雅各的神！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But I will declare for ever; I will sing praises to the God of Jacob.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3049,183 +3015,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 75:10  |  Psalms 75:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人一切的角，我要砍斷； 惟有義人的角必被高舉。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All the horns of the wicked also will I cut off; but the horns of the righteous shall be exalted.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3241,179 +3169,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 75:1  |  Psalms 75:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞薩的詩歌，交與伶長。調用休要毀壞。 神啊，我們稱謝你，我們稱謝你！ 因為你的名相近，人都述說你奇妙的作為。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician, Al-taschith, A Psalm or Song of Asaph. Unto thee, O God, do we give thanks, unto thee do we give thanks: for that thy name is near thy wondrous works declare.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3433,183 +3323,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 75:2  |  Psalms 75:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我到了所定的日期， 必按正直施行審判。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When I shall receive the congregation I will judge uprightly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3625,183 +3477,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 75:3  |  Psalms 75:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>地和其上的居民都消化了； 我曾立了地的柱子。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The earth and all the inhabitants thereof are dissolved: I bear up the pillars of it. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3817,183 +3631,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 75:4  |  Psalms 75:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我對狂傲人說：不要行事狂傲！ 對凶惡人說：不要舉角！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I said unto the fools, Deal not foolishly: and to the wicked, Lift not up the horn:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4009,183 +3785,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 75:5  |  Psalms 75:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不要把你們的角高舉； 不要挺着頸項說話。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Lift not up your horn on high: speak not with a stiff neck.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4201,183 +3939,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 75:6  |  Psalms 75:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為高舉非從東，非從西， 也非從南而來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For promotion cometh neither from the east, nor from the west, nor from the south.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4393,183 +4093,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 75:7  |  Psalms 75:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惟有神斷定； 他使這人降卑，使那人升高。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But God is the judge: he putteth down one, and setteth up another.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4585,179 +4247,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 75:8  |  Psalms 75:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華手裏有杯， 其中的酒起沫，杯內滿了攙雜的酒； 他倒出來， 地上的惡人必都喝這酒的渣滓，而且喝盡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For in the hand of the LORD there is a cup, and the wine is red; it is full of mixture; and he poureth out of the same: but the dregs thereof, all the wicked of the earth shall wring them out, and drink them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>