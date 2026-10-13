--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -17,102 +17,102 @@
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6f827ceb90bb4a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R82ae90f7f11a44c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R93ed5ef09e9e4da1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2216b1b73a4c4321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc46f3288d1a04c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R74526c04b663434e" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R1c4709e13188470b"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R4548692417c741b1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R28f7cb3452c54005"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R6be55e62adc64ba6"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd6015b9c0cbc40fd"/>
-[...8 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rb55d57e65cf1425b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc92e853067fe45e0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rf5c78c353b9c4f53"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R4e526c0c591746c1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rc29975f078e04146"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R091285ebf2964d03"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R09db4e3886874cc1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R2db325cb5d244ee2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R94967d7e4d744589"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rb0274d59f51e45c0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R9061d24487974ff2"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R67573603c6a44c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1c4709e13188470b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R28f7cb3452c54005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R337f8afc17654004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R50c523504d2e4980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd6015b9c0cbc40fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9221c16ee5294e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rbd14f0c96db34b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rfaee8859bb0f4830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R460b00f9a488400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra176eac9595348d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4654cf90f7394f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ree0a8cd196004acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc27459528a8649d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb55d57e65cf1425b" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R7242b155b4804e2b" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rf47a794902e4417d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4548692417c741b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6be55e62adc64ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R2e3ad2be0441489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Re1f48bfb39c143d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc92e853067fe45e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf5c78c353b9c4f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4e526c0c591746c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc29975f078e04146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R091285ebf2964d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R09db4e3886874cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2db325cb5d244ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R94967d7e4d744589" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb0274d59f51e45c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R9061d24487974ff2" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R1a35b2f50adf4cc4" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -316,78 +316,78 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2cc25cbd3a5e4893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra3c9f3d6b55244f3" /></Relationships>
-[...26 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc4deea56975843dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc758c1432d0b46d5" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R37bce307309742e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5b4e654e560a4bae" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbfd4c7fa51cf416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbce748ce03484aca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5612a0ac784941cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd64d5b54a564426e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3d03be2befce4ab0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R45f4cddc884947d9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Raaf8f1f2fe4f42bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcdffc6422742458a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf592e67b89ba48b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2430e6e83f614840" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rec469c22d5094db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R517e4f9ef80a4891" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4742a8275abd4a1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc52b6cde1f0248d9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd28f95e241a441c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd3c0b44b15424cfd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rdd19cd98bcea459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4c4a815dda84459d" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1296,100 +1296,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7352935a0d664c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rfbf96dcdae854f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R68b746ca13214bc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R09084688959c48f7" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0f1e8314866c4ebe" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4348ebf594154662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R609eee818a9a46f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rd279f84164c54d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rb89864ca57014b9c" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfa17d331a65048e1" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfbf96dcdae854f89"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R609eee818a9a46f2"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R68b746ca13214bc7"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd279f84164c54d1e"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2415,116 +2415,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R09084688959c48f7"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rb89864ca57014b9c"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R280757493d934309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf422946e71e34a9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1912f240267b4ac8" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R7d7fe898c79c4c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1c55bfd96cd6400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7707f5488ab54ed9" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf422946e71e34a9d"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R1912f240267b4ac8"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1c55bfd96cd6400c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R7707f5488ab54ed9"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2588,78 +2588,78 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7682982bdc98431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R00358ff9297a46ca" /></Relationships>
-[...26 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R38091ade881040c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R06accbf124364cf1" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfc937689a3e54da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R9055c214cfbc4868" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfaa1d4dc425e4fa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Ref8e29f50d494345" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2155bbeb51164c88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R1afe5a0faed043b5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7d70659f1d2e4a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R54aad879d05d4abe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R826119c911944e8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Readd848c203f40ec" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7a3f3b2547cb47ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R388a2f6b83124833" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R31751e6da87445ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R46339ae97acc4e63" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R764c08fcd7664242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R8c55a81d55fa4fdc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6ce4f10a209b4b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Raba6f5e75b7f4a83" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R21d2a44477244693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rbc7f112250314f1e" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2677,65 +2677,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第99章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 99 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2753,183 +2757,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 99:9  |  Psalms 99:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要尊崇耶和華－我們的神， 在他的聖山下拜， 因為耶和華－我們的神本為聖！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Exalt the LORD our God, and worship at his holy hill; for the LORD our God is holy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2945,183 +2911,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 99:1  |  Psalms 99:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華作王；萬民當戰抖！ 他坐在二基路伯上，地當動搖。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD reigneth; let the people tremble: he sitteth between the cherubims; let the earth be moved.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3137,183 +3065,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 99:2  |  Psalms 99:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華在錫安為大； 他超乎萬民之上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD is great in Zion; and he is high above all the people.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3329,183 +3219,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 99:3  |  Psalms 99:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們當稱讚他大而可畏的名； 他本為聖！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let them praise thy great and terrible name; for it is holy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3521,183 +3373,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 99:4  |  Psalms 99:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>王有能力，喜愛公平，堅立公正， 在雅各中施行公平和公義。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The king’s strength also loveth judgment; thou dost establish equity, thou executest judgment and righteousness in Jacob.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3713,183 +3527,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 99:5  |  Psalms 99:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們當尊崇耶和華－我們的神， 在他腳凳前下拜。 他本為聖！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Exalt ye the LORD our God, and worship at his footstool; for he is holy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3905,183 +3681,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 99:6  |  Psalms 99:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在他的祭司中有摩西和亞倫； 在求告他名的人中有撒母耳。 他們求告耶和華，他就應允他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Moses and Aaron among his priests, and Samuel among them that call upon his name; they called upon the LORD, and he answered them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4097,183 +3835,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 99:7  |  Psalms 99:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他在雲柱中對他們說話； 他們遵守他的法度和他所賜給他們的律例。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He spake unto them in the cloudy pillar: they kept his testimonies, and the ordinance that he gave them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4289,183 +3989,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 99:8  |  Psalms 99:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華－我們的神啊，你應允他們； 你是赦免他們的神， 卻按他們所行的報應他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou answeredst them, O LORD our God: thou wast a God that forgavest them, though thou tookest vengeance of their inventions.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>