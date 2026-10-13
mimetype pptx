--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -23,105 +23,105 @@
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rcdee417690684f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R07073943e06841b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R64bf1155b23c4f93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R847b47b199e84cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re9d041e8d7c24eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R37230faf5717486f" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R218a742f2bb94fed"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R5b63b84af2bd4116"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R49cd2e8fa8f64cf6"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R131a14d6d5674d83"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R43d19629e2594512"/>
-[...11 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R4d4ecd464b1b4679"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re3a72316c16d4a06"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R4bebc7dcf6c94947"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R8ba5fb618a00443b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R162548525da745d3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R3e6a99fa162f4a34"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rae8e1b477e1e4e2a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rfcae7ee029914367"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R680bf539f8af4412"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rc08686a2e4984991"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Ra41906efbddf4307"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rf660133d35894d16"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rbc03fb18f79f4369"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R51e96d3dfa434b73"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R59601965cc0649c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R218a742f2bb94fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R49cd2e8fa8f64cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rf46f121761ea464a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R8ac620dc83de4731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R43d19629e2594512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc1feb056e52e4565" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R40cd321bf7af4d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re626b3129509486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8642d3f0c4834b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R92d1b0aa35514469" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re567beb9bed54d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R32b1222a18c341b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb79e604a399e4f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re097daabd3544de7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc4abd4bc93394f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R08a2764adc4d49b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R4d4ecd464b1b4679" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R56d5ab279a5943bb" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R02ffd50d20944f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5b63b84af2bd4116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R131a14d6d5674d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R627a4a24fd7247e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R771f15fafa814eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re3a72316c16d4a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R4bebc7dcf6c94947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8ba5fb618a00443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R162548525da745d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3e6a99fa162f4a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rae8e1b477e1e4e2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rfcae7ee029914367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R680bf539f8af4412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc08686a2e4984991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra41906efbddf4307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf660133d35894d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rbc03fb18f79f4369" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R51e96d3dfa434b73" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rcace4f1b0d7e48e3" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -325,87 +325,87 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0fbadc0b1db146e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5b33dcb088df4115" /></Relationships>
-[...35 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R25c0359abc534010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R299fb53261214beb" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0bfb663aa05d46ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7ab2fe5c15db4381" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R802fe168acd544ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re331e81ee9144cd9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R66d6be11b4354eaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rddb1c5888e8e4e87" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R9b33a2f9f6744634" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf752940617af4342" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R4b2a38a29c5e48f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6123f639be17422f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R77c91805406b4f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reb7ccd43509947f1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rbaa9b5894ffc4e04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6f9a31485b49450c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R72c414ccafb34c80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5968da380203460b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R671897879e3c49b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R146fea430ea24914" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5817244ba53c4502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7673b3082a454d9e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7ed37b348fbe412a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6d5413973a1f4645" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R450061e8246f40c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re23f6b32a54548fa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3c555f0e79ca437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R13e2a14253884075" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1599,100 +1599,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R36dc6d418fd84d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R004e34b33bbf4467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R0229bb47a5af4e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R67edf2de6431408e" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9dac4793228c44a7" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R432e2e45c532477c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rc57be7226aa74a7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R1fcfb327d3e34b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R4e43ef18461b44c5" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rba0c8f58b41841dd" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R004e34b33bbf4467"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc57be7226aa74a7f"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0229bb47a5af4e63"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1fcfb327d3e34b2a"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2718,116 +2718,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R67edf2de6431408e"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R4e43ef18461b44c5"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R50435780a7d54213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0f5f68fb680148d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R279fc5e78e314fc9" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R222c58b274ee4fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2754bf5fc3f14204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R74394826db46458e" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R0f5f68fb680148d1"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R279fc5e78e314fc9"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R2754bf5fc3f14204"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R74394826db46458e"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2891,87 +2891,87 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9cf9924375474d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rb4b5d36052f5481f" /></Relationships>
-[...35 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6d46da49c44e439d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R744c6fdbb54749b2" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0c464463ea7c41b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rde8a37121ba94091" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d0d03c43f244516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Ra037786c1b9b4a22" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8b67b623a60b44ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Ra6bf4c5c6a3a411e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1bf147fc2d074067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Re570acaf2e4e434f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re76e2aba384a4383" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rffcf737ea9304eb5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc7f6248ba4ee4ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rf346606677494db8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R57fa1d280abc4e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R758f387b7b1f4c5d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf874a5c390a34bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rcf79648988c54d4c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7b4955344c7642da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R8023a1cb726b4995" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra17d292a92bd4acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rcd874e7a2e8843e7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1626b9276a554303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R90d80eb7d30f4647" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R213a4bee1688421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R97adee37e54344ee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R009544960269403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rc4b482a305f540c2" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2989,65 +2989,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第97章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 97 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3065,183 +3069,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 97:9  |  Psalms 97:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為你－耶和華至高，超乎全地； 你被尊崇，遠超萬神之上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thou, LORD, art high above all the earth: thou art exalted far above all gods.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3257,183 +3223,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 97:10  |  Psalms 97:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們愛耶和華的，都當恨惡罪惡； 他保護聖民的性命， 搭救他們脫離惡人的手。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye that love the LORD, hate evil: he preserveth the souls of his saints; he delivereth them out of the hand of the wicked.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3449,183 +3377,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 97:11  |  Psalms 97:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>散布亮光是為義人； 預備喜樂是為正直人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Light is sown for the righteous, and gladness for the upright in heart.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3641,183 +3531,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 97:12  |  Psalms 97:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們義人當靠耶和華歡喜， 稱謝他可記念的聖[名]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Rejoice in the LORD, ye righteous; and give thanks at the remembrance of his holiness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3833,183 +3685,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 97:1  |  Psalms 97:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華作王！願地快樂！ 願眾海島歡喜！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD reigneth; let the earth rejoice; let the multitude of isles be glad thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4025,183 +3839,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 97:2  |  Psalms 97:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>密雲和幽暗在他的四圍； 公義和公平是他寶座的根基。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Clouds and darkness are round about him: righteousness and judgment are the habitation of his throne.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4217,183 +3993,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 97:3  |  Psalms 97:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有烈火在他前頭行， 燒滅他四圍的敵人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A fire goeth before him, and burneth up his enemies round about.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4409,183 +4147,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 97:4  |  Psalms 97:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的閃電光照世界， 大地看見便震動。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His lightnings enlightened the world: the earth saw, and trembled.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4601,183 +4301,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 97:5  |  Psalms 97:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>諸山見耶和華的面， 就是全地之主的面，便消化如蠟。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The hills melted like wax at the presence of the LORD, at the presence of the Lord of the whole earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4793,183 +4455,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 97:6  |  Psalms 97:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>諸天表明他的公義； 萬民看見他的榮耀。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The heavens declare his righteousness, and all the people see his glory.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4985,183 +4609,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 97:7  |  Psalms 97:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願一切事奉雕刻的偶像、 靠虛無[之神]自誇的，都蒙羞愧。 萬神哪，你們都當拜他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Confounded be all they that serve graven images, that boast themselves of idols: worship him, all ye gods.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5177,183 +4763,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 97:8  |  Psalms 97:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，錫安聽見你的判斷就歡喜； 猶大的城邑也都快樂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Zion heard, and was glad; and the daughters of Judah rejoiced because of thy judgments, O LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>