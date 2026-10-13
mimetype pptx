--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -25,106 +25,106 @@
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb4127fddaaf04fcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R9407b0dbf9aa4212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rbffcd637a66a451f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf8b09f2ce1ba465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re7369b55ffbd48f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R08e3fa5dbc76416c" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra0859d3055524845"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R68ff7a3b572e4e46"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb2c942a804944abb"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R0e6c71c8afa04871"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd8869650126649ce"/>
-[...12 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R7a8b18fceff3452f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R3086230260c84515"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R540b22a7dadc4477"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R5e4eb9a98a174b17"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R12e7a3a63dd148c1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Ra6bdd7e00cc74223"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rdd7d8b0bb8e046a3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rb9acd6b6625544e1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R40112ff8f7ea42aa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rc309c8ca18f74c7b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R3356e56303b44db4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R42a18c622b4642e8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rd9bbc7911bcb4748"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R41635790884c4bc8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Raf2d0a65eaa94b83"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rf2d20e725f434d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra0859d3055524845" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb2c942a804944abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R81d73d3945c14562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R12e880ee38964e61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd8869650126649ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rae81576289b04675" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rdd352abe7ad14c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R24659c3141c543fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R15f3cc1154a841eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5cc03684e2b94ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R9ac4800c2aad47ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R01d93b6cf8f2410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb79480bf81aa409e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R00bd97bb9494451e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R18ddd7e5ba9b4890" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R80b4039da4e44446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R8c12b102de5b4af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R7a8b18fceff3452f" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rc4b56f316dc84808" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rb0477584cd7443ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R68ff7a3b572e4e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0e6c71c8afa04871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R22cb56590d4e4abc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rd1ee3d41736346ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3086230260c84515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R540b22a7dadc4477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5e4eb9a98a174b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R12e7a3a63dd148c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra6bdd7e00cc74223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rdd7d8b0bb8e046a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb9acd6b6625544e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R40112ff8f7ea42aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc309c8ca18f74c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R3356e56303b44db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R42a18c622b4642e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd9bbc7911bcb4748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R41635790884c4bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Raf2d0a65eaa94b83" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Raa324418438a41b4" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -328,90 +328,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2aee281702664863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6f90713ac7954699" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0bcade14a8d147ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R244f68bae2764bd5" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R517ef9e6d7e5445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5b1864f4a21b443c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R04a04345e7e04409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6b3d85410cbf44b7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7be68406bb2940a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc9bf2492630041b7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R94fec8d5c32a4e91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re6a8603818fa4d97" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re4715b7d9c8144d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R89d3d003b46d497b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R1e76ff7b695b48b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd8febb1ab6284baf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R559019da3fea4250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf5c90dd28fbd45d2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R48c85a249bb8430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7e4044c35e4141ff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd00c0be1316a42bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ree7b9e4e661f4a70" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R988584eccfc0461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0f9294cbcd944b5a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra839214d57864336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdf177b580b3348c5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4142426e960a40fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8762ff279f1e4cdb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc57265c85cab4aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R01b7d74f34944871" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R453bb0a52704415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rde1576d67ad34d6f" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1700,100 +1700,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R27542a0eda6f4d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R11ceb0a74a9a47a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R38bae02b58654aa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R22d8b9d0fe924a3b" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1f951c52ac8e4670" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb83af719d592420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rc7354fbe70264f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rf5bec891c2fe4ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R981ad86146de435d" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re3b2d53190314d99" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R11ceb0a74a9a47a0"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc7354fbe70264f89"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R38bae02b58654aa1"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf5bec891c2fe4ed5"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2819,116 +2819,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R22d8b9d0fe924a3b"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R981ad86146de435d"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Re973c1b1cda54ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6f18314624484152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R105c4a1ae7ae4258" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R14a1fed5d14640de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3bc37f2c39b24def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4c4d5c184e81448b" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R6f18314624484152"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R105c4a1ae7ae4258"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R3bc37f2c39b24def"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R4c4d5c184e81448b"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2992,90 +2992,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R67b69fac21f24e19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R1cb349212e424f3c" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R447e4acfa66f4543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rf15a0f5fc27e46f5" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raa1a9160188b437a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R6fffa802e8ad4305" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb7f6a20fcbcd491c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R8b0306464d804c36" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1231a66ba73e4836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R35b63208b7e346dc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R906a4ca23c184f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R212ae9c3dfa14219" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb64b5a3917d54c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Ra848294c08894414" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf256eeff19874b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R62018da2370b40fa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R41d7ac817bb74f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R7444f32bade74909" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R841e819f56fa41a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R797b3ffab3904c3c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb3e068cd160f48f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rfd652fd865dd4de4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re627aeac0499415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R5af1a82b1d994294" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a9e8d2914e14a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rb57b7f579c4948d5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc3c6ce33b69f49ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Ra5b91d5dcf7a42e8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R85fc79ddd1444d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R9e440502731f44d8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R817824d0b61645f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Re30da4e6228a42fc" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3093,65 +3093,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第21章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 21 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3169,183 +3173,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 21:9  |  Psalms 21:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你發怒的時候，要使他們如在炎熱的火爐中。 耶和華要在他的震怒中吞滅他們； 那火要把他們燒盡了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt make them as a fiery oven in the time of thine anger: the LORD shall swallow them up in his wrath, and the fire shall devour them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3361,183 +3327,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 21:10  |  Psalms 21:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你必從世上滅絕他們的子孫， 從人間滅絕他們的後裔。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Their fruit shalt thou destroy from the earth, and their seed from among the children of men.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3553,183 +3481,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 21:11  |  Psalms 21:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為他們有意加害於你； 他們想出計謀，卻不能做成。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For they intended evil against thee: they imagined a mischievous device, which they are not able to perform.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3745,183 +3635,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 21:12  |  Psalms 21:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你必使他們轉背逃跑， 向他們的臉搭箭在弦。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore shalt thou make them turn their back, when thou shalt make ready thine arrows upon thy strings against the face of them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3937,183 +3789,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 21:13  |  Psalms 21:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，願你因自己的能力顯為至高！ 這樣，我們就唱詩，歌頌你的大能。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Be thou exalted, LORD, in thine own strength: so will we sing and praise thy power.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4129,183 +3943,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 21:1  |  Psalms 21:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的詩，交與伶長。 耶和華啊，王必因你的能力歡喜； 因你的救恩，他的快樂何其大！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician, A Psalm of David. The king shall joy in thy strength, O LORD; and in thy salvation how greatly shall he rejoice!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4321,183 +4097,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 21:2  |  Psalms 21:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他心裏所願的，你已經賜給他； 他嘴唇所求的，你未嘗不應允。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou hast given him his heart’s desire, and hast not withholden the request of his lips. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4513,183 +4251,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 21:3  |  Psalms 21:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你以美福迎接他， 把精金的冠冕戴在他頭上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thou preventest him with the blessings of goodness: thou settest a crown of pure gold on his head.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4705,183 +4405,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 21:4  |  Psalms 21:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他向你求壽，你便賜給他， 就是日子長久，直到永遠。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He asked life of thee, and thou gavest it him, even length of days for ever and ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4897,183 +4559,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 21:5  |  Psalms 21:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他因你的救恩大有榮耀； 你又將尊榮威嚴加在他身上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His glory is great in thy salvation: honour and majesty hast thou laid upon him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5089,183 +4713,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 21:6  |  Psalms 21:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你使他有洪福，直到永遠， 又使他在你面前歡喜快樂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thou hast made him most blessed for ever: thou hast made him exceeding glad with thy countenance.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5281,183 +4867,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 21:7  |  Psalms 21:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>王倚靠耶和華， 因至高者的慈愛必不搖動。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the king trusteth in the LORD, and through the mercy of the most High he shall not be moved.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5473,183 +5021,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 21:8  |  Psalms 21:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的手要搜出你的一切仇敵； 你的右手要搜出那些恨你的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thine hand shall find out all thine enemies: thy right hand shall find out those that hate thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>