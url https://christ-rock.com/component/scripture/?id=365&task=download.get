--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -17,102 +17,102 @@
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R116c314b135344f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8c53d0abdc9743de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R23ff2f9ea1bb4e81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R61774db990914999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd95e661ddc4e4403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R1ee5ca1f031f4e75" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R5811f49392cc4f97"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rabadfe3de15f4cdd"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R74e61dd753fb4ea8"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R806f240f30f645ee"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Ra4a5bbd0d52f4065"/>
-[...8 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rcc5dd57ad4df4fd3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R76017071b16e485a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R885ff5a1adf744e5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R8fc66f6c724d448b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R45644134dbac4172"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R27a706ccca14476b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R63d6d379ed314fea"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rb52de178837c40b0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rfa510f5141cc4e9a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R6aef8d0c70f04c02"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rf9c0b76328464eef"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R70ac8d31fbad45e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5811f49392cc4f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R74e61dd753fb4ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R4b69a92b2bd24ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R22eb6da5d5734551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra4a5bbd0d52f4065" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R4dbb08d52bc241e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc31443e4e99a4ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R79d0c3fcca9b4458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R61ddaa502aee4162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R15714f2285af4222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R10a2e39311fb4388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R376d6dcdd0874335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3bf5df5c0f4246e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rcc5dd57ad4df4fd3" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R11c9daa4c47b4e7a" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R774e1e9e0e384d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rabadfe3de15f4cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R806f240f30f645ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R5509def147a9452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R5c38f63df1f541ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R76017071b16e485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R885ff5a1adf744e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8fc66f6c724d448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R45644134dbac4172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R27a706ccca14476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R63d6d379ed314fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb52de178837c40b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rfa510f5141cc4e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6aef8d0c70f04c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf9c0b76328464eef" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R24be8caefea145a9" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -316,78 +316,78 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8589a0ababc84670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc920b5cb804548e8" /></Relationships>
-[...26 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R54b218c69e4d4c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R538518b7ced9477f" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R40662b06c51c4d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0f5e41dfb37e45e8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R43be35e0ad0b4aa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rafc285008a794456" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf29fdb44fc164518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1846056cb8814529" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1c704fb856624b23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R874a86ba9ba44e40" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R729460af317b4d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf82edcadc3574f40" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R0a801384e0054471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5940d61bb9314d22" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3853d76877f646ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd71c5d3b50c54f7d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rbc4e331898e94f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc2bc336da54d4b13" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R5c8571d95c8f4d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rea4b32e23a954bed" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4264c4f873f949d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0ac8013552f1448b" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1296,100 +1296,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb702ac22b0104ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R9f28976ef96f4d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Red7375dfda514745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R351c4fdd32164408" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfec3d533afab4cb6" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9e28e4d02c634a27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rd55115d30cd646e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R7a47fd619c3a464b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R1f06403315624201" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc1bac44302fc4342" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9f28976ef96f4d83"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd55115d30cd646e8"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Red7375dfda514745"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7a47fd619c3a464b"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2415,116 +2415,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R351c4fdd32164408"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R1f06403315624201"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rd2e6cb4ddd21490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R388c682c5d1f4742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3e3b94e7b6134b87" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R5bc3a49aab834def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re07c7b75109e46cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb04f9f5309ab48ee" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R388c682c5d1f4742"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R3e3b94e7b6134b87"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Re07c7b75109e46cb"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rb04f9f5309ab48ee"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2588,78 +2588,78 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R60ef3c736ddf49fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R6659d2ef1d2e45b0" /></Relationships>
-[...26 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R09f12bc9ee0b4862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R4a3f33e2cc864673" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdb7f52e1c8d94ecc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rc5579cb67e184733" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R61761664aa0a4db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R6f48013e306141be" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2c2377fc66474dc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rea7fbe0316f846ba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rffc775dd098b44ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rc413b66204e14374" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc157f4348e844d5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R119d0d5d09f344a8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbb4f6c50b52e47a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rffc8318ab3ad42d9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8d79afb65162450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R6311e506bd684d7c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6b398e62030a424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R3ac39c595612433d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd280a4a72a754e07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Ra6cd746a861e4f10" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d00babcd89c4109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R582314b43381438f" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2677,65 +2677,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第28章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 28 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2753,183 +2757,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 28:9  |  Psalms 28:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你拯救你的百姓，賜福給你的產業， 牧養他們，扶持他們，直到永遠。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Save thy people, and bless thine inheritance: feed them also, and lift them up for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2945,183 +2911,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 28:1  |  Psalms 28:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的詩。 耶和華啊，我要求告你！ 我的磐石啊，不要向我緘默！ 倘若你向我閉口， 我就如將死的人一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Psalm of David. Unto thee will I cry, O LORD my rock; be not silent to me: lest, if thou be silent to me, I become like them that go down into the pit.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3137,183 +3065,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 28:2  |  Psalms 28:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我呼求你，向你至聖所舉手的時候， 求你垂聽我懇求的聲音！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hear the voice of my supplications, when I cry unto thee, when I lift up my hands toward thy holy oracle.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3329,183 +3219,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 28:3  |  Psalms 28:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不要把我和惡人並作孽的一同除掉； 他們與鄰舍說和平話，心裏卻是奸惡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Draw me not away with the wicked, and with the workers of iniquity, which speak peace to their neighbours, but mischief is in their hearts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3521,183 +3373,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 28:4  |  Psalms 28:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願你按着他們所做的， 並他們所行的惡事待他們。 願你照着他們手所做的待他們， 將他們所應得的報應加給他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Give them according to their deeds, and according to the wickedness of their endeavours: give them after the work of their hands; render to them their desert.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3713,183 +3527,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 28:5  |  Psalms 28:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們既然不留心耶和華所行的和他手所做的， 他就必毀壞他們，不建立他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Because they regard not the works of the LORD, nor the operation of his hands, he shall destroy them, and not build them up.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3905,183 +3681,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 28:6  |  Psalms 28:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華是應當稱頌的， 因為他聽了我懇求的聲音。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Blessed be the LORD, because he hath heard the voice of my supplications.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4097,183 +3835,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 28:7  |  Psalms 28:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華是我的力量，是我的盾牌； 我心裏倚靠他就得幫助。 所以我心中歡樂， 我必用詩歌頌讚他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD is my strength and my shield; my heart trusted in him, and I am helped: therefore my heart greatly rejoiceth; and with my song will I praise him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4289,183 +3989,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 28:8  |  Psalms 28:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華是他百姓的力量， 又是他受膏者得救的保障。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD is their strength, and he is the saving strength of his anointed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>