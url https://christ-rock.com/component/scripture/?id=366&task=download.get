--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -9,98 +9,98 @@
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/notesMasters/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9ebb25ad98484e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R7f925582108c42d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf02fb626222e4ff2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R57c586d207824e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5732919e36724a9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb099a36ee8b544ba" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Refb6f98010fa4038"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R29ad2f28d03c4ebb"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Ra3be44d03ba74915"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R30f658df3d634f25"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R29a1f983a6b1453b"/>
-[...4 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R8b4db706103945cd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rb8bf8bb55a5049b0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R0eccf40c397d4b8d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R302bcb9942364167"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rb8e8357a0a1a4ce7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rf588ab11bbb041cc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R002ab2a731d14494"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Re6677f989a0f425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Refb6f98010fa4038" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra3be44d03ba74915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R0171e859ebe84781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R7dea27a107594731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R29a1f983a6b1453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra4c0033c875a4103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1768a242ec5840a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb41026b3e2dc4936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R30df7bd01f9846c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R8b4db706103945cd" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R4f8b5dd258fd4a5f" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R275cb67707274349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R29ad2f28d03c4ebb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R30f658df3d634f25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rf1f4666a95ea4173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R210239849267401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb8bf8bb55a5049b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R0eccf40c397d4b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R302bcb9942364167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb8e8357a0a1a4ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf588ab11bbb041cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R002ab2a731d14494" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rc1726602d4214627" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -304,66 +304,66 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R12d978447f73445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6611e57f8fec49a6" /></Relationships>
-[...14 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5ce0ba7763604af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd1afddb8d97c4128" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rff74f6fdca364d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd8980341e31c4236" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rda868187fda64a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1ce2b16af420462f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rac3c5448aac54dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re1f08cfc092848bd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9fe5b82095594800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R84d14618adb047e6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R08513b49d2954476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8ab7035f89a44409" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4156a4dce17b4ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfb294f9a95594e75" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -892,100 +892,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1600b064619b4a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rad012f3946dc4807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rd2736cf5e31d4dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R893a2297d0ba4bdd" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb5bbee61ef024289" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfa8508dd6f2f46e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R1be34d77e48649bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R207599df32cd46c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R659ff237564640ad" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R55baec8e192444c1" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rad012f3946dc4807"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1be34d77e48649bb"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd2736cf5e31d4dd4"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R207599df32cd46c1"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2011,116 +2011,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R893a2297d0ba4bdd"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R659ff237564640ad"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R6ae8f0a9ff10437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R874bfa916ac24f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc02afb1122464aea" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R6a8c7d34908642e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R996b25eb64fa4869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1a5a92c252544395" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R874bfa916ac24f92"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rc02afb1122464aea"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R996b25eb64fa4869"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R1a5a92c252544395"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2184,66 +2184,66 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4fc60441a7584c4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rbf1f3681c4544e76" /></Relationships>
-[...14 lines deleted...]
-<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R03e93951d8364370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R612098d167f840d0" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R28c6d9262c844508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R4d58fe145e4f45c9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R84f94396b21a493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R1b6bf983ebc74325" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb457a60630af4de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rfbdaa85c52454c8b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rea984806f5014263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R257ab28c24e845bb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1af37e1ce02643c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Ra7dcf05381914995" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8aabb211d4c246b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rcf2b430399eb403e" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2261,65 +2261,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第125章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 125 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2337,183 +2341,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 125:1  |  Psalms 125:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>上行之詩。 倚靠耶和華的人 好像錫安山，永不動搖。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Song of degrees. They that trust in the LORD shall be as mount Zion, which cannot be removed, but abideth for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2529,183 +2495,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 125:2  |  Psalms 125:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>眾山怎樣圍繞耶路撒冷， 耶和華也照樣圍繞他的百姓， 從今時直到永遠。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As the mountains are round about Jerusalem, so the LORD is round about his people from henceforth even for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2721,183 +2649,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 125:3  |  Psalms 125:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人的杖不常落在義人的分上， 免得義人伸手作惡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the rod of the wicked shall not rest upon the lot of the righteous; lest the righteous put forth their hands unto iniquity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2913,183 +2803,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 125:4  |  Psalms 125:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，求你善待那些為善 和心裏正直的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Do good, O LORD, unto those that be good, and to them that are upright in their hearts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3105,183 +2957,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 125:5  |  Psalms 125:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>至於那偏行彎曲道路的人， 耶和華必使他和作惡的人一同出去[受刑]。 願平安歸於以色列！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As for such as turn aside unto their crooked ways, the LORD shall lead them forth with the workers of iniquity: but peace shall be upon Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>