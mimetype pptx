--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -15,101 +15,101 @@
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/notesMasters/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R117abf6856884e8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R2156d5380c824f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R87f1558307bc4907" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7bd71434fe7c4661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rfbceb5571b714ef5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R4e8f279619174c3b" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rbd64b804531d407a"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R1e45aeb219064d23"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R67a07ec5e0414b01"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R6991f076a453409c"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R2ba30a060595471a"/>
-[...7 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rc45a008c7a5b42a3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R4fdbbbec52da4db3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R80a20232fd7f4d03"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Re8c13be59d85455a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R9ce17f70b4af4721"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R48fb639ce99d49b0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Ra19bceaa72c5411e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rd3d8322bd6024351"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rfc62d79fd9ef448d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rd7f71f0aff224108"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R210a53f85b6a422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbd64b804531d407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R67a07ec5e0414b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc8b02f5352cc4a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rf6e292b775324f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2ba30a060595471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R258e958349ea471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1efefd78548f4080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re0d7d21809014dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf41a6d480dd04446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra22e8a09b2aa4f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R63da3751459a4623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R5d3eb02b4f754b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc45a008c7a5b42a3" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R6da96a579b3048b1" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Re289969cfa594466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1e45aeb219064d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6991f076a453409c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc3e9c24159ab4323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R0a9f3c0a85a548be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4fdbbbec52da4db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R80a20232fd7f4d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re8c13be59d85455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9ce17f70b4af4721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R48fb639ce99d49b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra19bceaa72c5411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd3d8322bd6024351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rfc62d79fd9ef448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd7f71f0aff224108" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rcf2255d803194a82" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -313,75 +313,75 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6c6b3cf3a2b04b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8d600d7c53f3458c" /></Relationships>
-[...23 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R991a59241fda4399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbbb5743cb3ba4d1e" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd16ccbf5bc56434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R43e95d74cf9d45f5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf2597e75d5814ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Redb8674548b54548" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6624f718b741401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R49b9e74d45844057" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4361a7931ec441f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb7edac77e2704226" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re178a07c2c434bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd44db19daba04e20" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc281c7893d8e4cc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R670b3ed4cb5d4c37" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rfaa8a3b1112f4b2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb6fc9edcfd6d4a00" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd9a979e3d6384c08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra6a794505b2d4149" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rec25c1dae53f4c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R53b6f68264824ac2" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1195,100 +1195,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd9e5c052f99d439e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R676c4bd04ebe4395" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Ree1f0afcc8514593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rdc7e95a297224967" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R102c47ee1924448b" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4fdb043e14b14901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rf8d80e0485674b4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rd7be9bbc6fa7438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rfc20ee863bc74d1c" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9e602954167f4ec8" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R676c4bd04ebe4395"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf8d80e0485674b4a"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ree1f0afcc8514593"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd7be9bbc6fa7438e"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2314,116 +2314,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rdc7e95a297224967"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rfc20ee863bc74d1c"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Re050ca7b91274b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R09cd82fa91114b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R55ff37188c424086" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R2a475b6b089a496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra0656ff3bb374860" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2d889e675b994ac2" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R09cd82fa91114b2a"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R55ff37188c424086"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra0656ff3bb374860"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R2d889e675b994ac2"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2487,75 +2487,75 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R87065151d04b4b9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R86cdf6c3a33a4868" /></Relationships>
-[...23 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb73f99cac3f44fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Ra38384f96e3d4e61" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0d0e5e98370d47d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R677d831023bc4585" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R10d76febee21465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Re24bbe0fd1de43af" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9a718155b1a142a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R9663dcf162414b93" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R37833adf4b0e471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R8caba628cd6e4ab4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R23504282c5524b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R8385b22043374409" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R01392e086d644ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rb5345a7e1f204990" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R73e887cfcf16432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R601dc35b24934511" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdbeb97cd83cc4b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rce93caf5dda643a8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R52e5c6bc55a14cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rac77aa30aadf4563" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2573,65 +2573,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第130章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 130 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2649,183 +2653,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 130:1  |  Psalms 130:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>上行之詩。 耶和華啊，我從深處向你求告！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Song of degrees. Out of the depths have I cried unto thee, O LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2841,183 +2807,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 130:2  |  Psalms 130:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主啊，求你聽我的聲音！ 願你側耳聽我懇求的聲音！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Lord, hear my voice: let thine ears be attentive to the voice of my supplications.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3033,183 +2961,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 130:3  |  Psalms 130:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主－耶和華啊，你若究察罪孽， 誰能站得住呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If thou, LORD, shouldest mark iniquities, O Lord, who shall stand?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3225,183 +3115,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 130:4  |  Psalms 130:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但在你有赦免之恩， 要叫人敬畏你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But there is forgiveness with thee, that thou mayest be feared.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3417,183 +3269,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 130:5  |  Psalms 130:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我等候耶和華，我的心等候； 我也仰望他的話。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I wait for the LORD, my soul doth wait, and in his word do I hope.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3609,183 +3423,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 130:6  |  Psalms 130:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的心[等候]主， 勝於守夜的，[等候]天亮， [勝於]守夜的，[等候]天亮。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My soul waiteth for the Lord more than they that watch for the morning: I say, more than they that watch for the morning.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3801,183 +3577,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 130:7  |  Psalms 130:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列啊，你當仰望耶和華！ 因他有慈愛，有豐盛的救恩。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let Israel hope in the LORD: for with the LORD there is mercy, and with him is plenteous redemption.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3993,183 +3731,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 130:8  |  Psalms 130:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他必救贖以色列脫離一切的罪孽。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he shall redeem Israel from all his iniquities.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>