--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -17,102 +17,102 @@
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R104071619d1d4c21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4e957043495d4d34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R770e38a4c7ab4dd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Reae0b96ce44a457d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc64364a6b8214cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R0dea36d78762435c" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R497970229cbc4de5"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R247f357ecd1e4b91"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R861b53ca6c3242be"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb854f948328c4507"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R13c2c78290524b57"/>
-[...8 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rb8a40d6d26d742a9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R693843c66d584b5f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rb807f19ebdf14b5e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Re19c969b834844f7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R381e55dfe98f4240"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rc1a7191da0ef40d8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R5507ed84f6ed4880"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rf1d3fbec14474ecb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R12c73607546044db"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R147a9a31c2194a80"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rf155157d2fa34379"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R453c77117e1d4993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R497970229cbc4de5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R861b53ca6c3242be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rd60af9e9f4ed4206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R04a08ab3a7984a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R13c2c78290524b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf5214cb33c764473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R249c5b5fabfc47d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R52308467ff6549af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R6c89cc1e12234c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5993bcb31d3e4d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rbf31af7048f94f07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R5a169bd3180f44b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R80f38972abf64120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb8a40d6d26d742a9" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rd15d0ab198d44ecf" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R72cb38780eb94fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R247f357ecd1e4b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb854f948328c4507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rf7d19ed49907474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R3a09e7f5a6384d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R693843c66d584b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb807f19ebdf14b5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re19c969b834844f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R381e55dfe98f4240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc1a7191da0ef40d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5507ed84f6ed4880" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf1d3fbec14474ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R12c73607546044db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R147a9a31c2194a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf155157d2fa34379" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Re7743b8d30d24b69" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -316,78 +316,78 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9872e7c4714a43c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3268f171870741d5" /></Relationships>
-[...26 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rbd6a7671ba954032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R157fb21ecbb14f15" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9f66383872054077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R617d7965946b43a2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R8de5fa595278421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4e8712ef2d064887" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra68c4f4e0a314339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R34c39e6070b34c8a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R52036cca228f4337" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra4b002397c58402e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8407673ba317416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5090564a37744ec6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Red7a6cb2a2d046ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfeac33c0f02948c3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R8223f1d6aefc42b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf18ab85e6e164487" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R741289d6b6304da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1f7ef09a20dc4636" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Raed79f4a8f494d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf25e4b89c017422b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd492a7abba9a431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc67d79a02f434fba" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1296,100 +1296,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcbbd66c2bd59427d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R775b2314c7bc4969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R5e555586926a46aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R2baebecde0fb4b6e" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd47dbd06bfd744b5" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R80b25798b70347cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R85ec0df7db214edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rc72c4025dced4368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Re173544534a04bbd" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R99a0660808524355" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R775b2314c7bc4969"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R85ec0df7db214edf"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5e555586926a46aa"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc72c4025dced4368"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2415,116 +2415,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R2baebecde0fb4b6e"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Re173544534a04bbd"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rf57b54fab6394de9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2f8b5b83abf14640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R66c559f410654b70" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R38345927254440ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R05ad9eb7b68b40a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7967faa092d54d11" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R2f8b5b83abf14640"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R66c559f410654b70"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R05ad9eb7b68b40a5"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R7967faa092d54d11"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2588,78 +2588,78 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdbd8dc64e6cf4d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R3986f12689634c1d" /></Relationships>
-[...26 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R96c02da2b19e4741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rbff8412741024ec8" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1b0b392adf7f48e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Raa4984dfa80441b2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3c179fe965404276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R28beb77c2f99467e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8956c5e62f964085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R3b822c165f0441bb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3602afc7ced2447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R9aa4ab7c314c4ebc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R46d5f552ebeb4ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rd2196d02eb7a4b84" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc2496c8604ba4f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R06edc2d706e24358" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rff2c584a5448459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R3b5154ac8426437f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R20b01889961c4c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rdd24b8fd3c034d0c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R650466709b204d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rb68c5f9a268b42b2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd8f5de4eb1d54aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R4abfcd3987a54595" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2677,65 +2677,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第98章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 98 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2753,183 +2757,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 98:9  |  Psalms 98:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為他來要審判遍地。 他要按公義審判世界， 按公正審判萬民。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Before the LORD; for he cometh to judge the earth: with righteousness shall he judge the world, and the people with equity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2945,183 +2911,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 98:1  |  Psalms 98:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>一篇詩。 你們要向耶和華唱新歌！ 因為他行過奇妙的事； 他的右手和聖臂施行救恩。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Psalm. O sing unto the LORD a new song; for he hath done marvellous things: his right hand, and his holy arm, hath gotten him the victory.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3137,183 +3065,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 98:2  |  Psalms 98:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華發明了他的救恩， 在列邦人眼前顯出公義；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD hath made known his salvation: his righteousness hath he openly shewed in the sight of the heathen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3329,183 +3219,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 98:3  |  Psalms 98:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>記念他向以色列家所發的慈愛，所憑的信實。 地的四極都看見我們神的救恩。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He hath remembered his mercy and his truth toward the house of Israel: all the ends of the earth have seen the salvation of our God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3521,183 +3373,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 98:4  |  Psalms 98:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>全地都要向耶和華歡樂； 要發起大聲，歡呼歌頌！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Make a joyful noise unto the LORD, all the earth: make a loud noise, and rejoice, and sing praise.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3713,183 +3527,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 98:5  |  Psalms 98:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要用琴歌頌耶和華， 用琴和詩歌的聲音歌頌他！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Sing unto the LORD with the harp; with the harp, and the voice of a psalm.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3905,183 +3681,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 98:6  |  Psalms 98:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>用號和角聲， 在大君王耶和華面前歡呼！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>With trumpets and sound of cornet make a joyful noise before the LORD, the King.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4097,183 +3835,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 98:7  |  Psalms 98:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願海和其中所充滿的澎湃； 世界和住在其間的也要發聲。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let the sea roar, and the fulness thereof; the world, and they that dwell therein.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4289,183 +3989,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 98:8  |  Psalms 98:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願大水拍手； 願諸山在耶和華面前一同歡呼；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let the floods clap their hands: let the hills be joyful together</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>