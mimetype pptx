--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -21,104 +21,104 @@
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R15e275e0354a46ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rbabc4144879446e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R152675d3bbe344a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb2778e5657e845c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R9bb1b54cf04540ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R43abf89f26084971" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R518046d60ad144f9"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R6b2b97f595f5474e"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rf4cc9086db2c40a5"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R644ccdb62b734263"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R504e4a451d274cb4"/>
-[...10 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R3513aeefe7db4051"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R6d7d06fc074342ab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rc161d1c5994148a0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R5da2adb3945a4848"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Raa58a17060b745cd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R5dee1519195b4980"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rf79180417d244b4c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R4ded2ae38f774571"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R7b7184a3fb994660"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rf0392dad4cea4c8d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rfdbd9789c658411d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R2252d67595a44499"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R9700517e6a464fbf"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R16a879f39cb945b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R518046d60ad144f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf4cc9086db2c40a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rd6772363f5a24a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R1e0e914917344319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R504e4a451d274cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R659c5f673e1c4507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re514720fc2f245e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R183fe7724ec64577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rdbf3d1938f60436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rde3a014e9c4447cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rcb035813ab1845b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb2493d08334a4c72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R327f5f1e13804dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R04ac7a94e20b4a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rbb3e292445cf47f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R3513aeefe7db4051" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R06570b3d590a4633" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rbdb79d7b576d4cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6b2b97f595f5474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R644ccdb62b734263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rfe23256acd454ec8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R0ee092b230404807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6d7d06fc074342ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc161d1c5994148a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5da2adb3945a4848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Raa58a17060b745cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5dee1519195b4980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf79180417d244b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4ded2ae38f774571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R7b7184a3fb994660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf0392dad4cea4c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rfdbd9789c658411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R2252d67595a44499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R9700517e6a464fbf" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R804a4e1015b147f5" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -322,84 +322,84 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R94a4ae67c1ba4614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rafdd74d7f5954639" /></Relationships>
-[...32 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rbe41706d4a564d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R55dc8253c2ee4067" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R18d1f5675df940b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5939cc06ba2d401d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R598f0dfa91744876" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1e002e11d1524a4d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R5fb5a3180aa34a76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R96f6f45962314b21" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R385a7099d504412f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R641a8c8e085544c2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R88c9a8b77ff74016" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd16c959cab974d7c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3ccfbe0f34534256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re2d3db5a62cb4fcc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rdff7c61913e84f9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6ffd39b74bde41de" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9442c28e7c7f4827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R850511ed2cfe4d75" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R31f859d29e8c4a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5f50735b5c7e4767" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2faa269ede3b4a9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5fb870eea51a45c1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf067a56cec154db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9640f69b55ce441d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6c27ca9db5134106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd2419e91e6b84392" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1498,100 +1498,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R162ca28c5d2c4ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rdbf524fe97084118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R5930705626c24d1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R3683709244c9425a" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R97f9bdaadea044e5" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R199243a73c724564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R137dfa25bc744168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rcb26e6991fab41de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rfe30042237a647b4" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ref5f1677e7f74324" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdbf524fe97084118"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R137dfa25bc744168"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5930705626c24d1d"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rcb26e6991fab41de"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2617,116 +2617,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R3683709244c9425a"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rfe30042237a647b4"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R99fcfac89ecc47a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R907258f94cad4a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1dd2b086b2d34c77" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R3f39f956e42e44dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R48533172113542d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9da7317831e74fcd" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R907258f94cad4a3e"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R1dd2b086b2d34c77"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R48533172113542d9"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R9da7317831e74fcd"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2790,84 +2790,84 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R359badfe5ab94be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rf673894081cf4078" /></Relationships>
-[...32 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R46a37c962eae40c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Ra97b7afd24694b9f" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6d7cfde2f1b647dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R3da9889b0c0646bf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6f383b3709af424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R36bc8dc62c874317" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R674f1284c0e04f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rae3510792af34335" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R03e18aa05c2b4344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rbe8d4bd8cd694403" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R98b67ac197084e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R03ce859254544ed5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8c5acfcf16934407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R91ba4a8a264240b8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R08264230b0b34e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R8d536a67b1f3492f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reb380f427ce5442a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rcfb7cf4bd9be4d6f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc66af273e77c484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R729e1810b5a94dd4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R449d234780b048e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Re31cb0b33e744c06" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R40b67b278f984307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R01c67eee446e477d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcec7dd80afab42af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rbf5af8c0d69e42bd" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2885,65 +2885,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第32章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 32 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2961,183 +2965,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 32:9  |  Psalms 32:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你不可像那無知的騾馬， 必用嚼環轡頭勒住牠； 不然，就不能馴服。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Be ye not as the horse, or as the mule, which have no understanding: whose mouth must be held in with bit and bridle, lest they come near unto thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3153,183 +3119,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 32:10  |  Psalms 32:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人必多受苦楚； 惟獨倚靠耶和華的必有慈愛四面環繞他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Many sorrows shall be to the wicked: but he that trusteth in the LORD, mercy shall compass him about.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3345,183 +3273,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 32:11  |  Psalms 32:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們義人應當靠耶和華歡喜快樂； 你們心裏正直的人都當歡呼。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Be glad in the LORD, and rejoice, ye righteous: and shout for joy, all ye that are upright in heart.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3537,183 +3427,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 32:1  |  Psalms 32:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的訓誨詩。 得赦免其過、遮蓋其罪的， 這人是有福的！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Psalm of David, Maschil. Blessed is he whose transgression is forgiven, whose sin is covered.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3729,183 +3581,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 32:2  |  Psalms 32:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡心裏沒有詭詐、耶和華不算為有罪的， 這人是有福的！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Blessed is the man unto whom the LORD imputeth not iniquity, and in whose spirit there is no guile.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3921,183 +3735,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 32:3  |  Psalms 32:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我閉口不認罪的時候， 因終日唉哼而骨頭枯乾。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When I kept silence, my bones waxed old through my roaring all the day long.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4113,183 +3889,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 32:4  |  Psalms 32:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>黑夜白日，你的手在我身上沉重； 我的精液耗盡，如同夏天的乾旱。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For day and night thy hand was heavy upon me: my moisture is turned into the drought of summer. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4305,183 +4043,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 32:5  |  Psalms 32:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我向你陳明我的罪， 不隱瞞我的惡。 我說：我要向耶和華承認我的過犯， 你就赦免我的罪惡。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I acknowledged my sin unto thee, and mine iniquity have I not hid. I said, I will confess my transgressions unto the LORD; and thou forgavest the iniquity of my sin. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4497,183 +4197,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 32:6  |  Psalms 32:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>為此，凡虔誠人都當趁你可尋找的時候禱告你； 大水泛溢的時候，必不能到他那裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For this shall every one that is godly pray unto thee in a time when thou mayest be found: surely in the floods of great waters they shall not come nigh unto him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4689,183 +4351,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 32:7  |  Psalms 32:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你是我藏身之處； 你必保佑我脫離苦難， 以得救的樂歌四面環繞我。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou art my hiding place; thou shalt preserve me from trouble; thou shalt compass me about with songs of deliverance. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4881,183 +4505,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 32:8  |  Psalms 32:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要教導你，指示你當行的路； 我要定睛在你身上勸戒你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will instruct thee and teach thee in the way which thou shalt go: I will guide thee with mine eye.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>