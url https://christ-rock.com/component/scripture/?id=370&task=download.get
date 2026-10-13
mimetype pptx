--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -23,105 +23,105 @@
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4c8aec0d7467424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R56d9678b1d824586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rcaacc2235d1b4e82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re5cf22c177144e8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R112719afdfaf4c52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R6bdb234272244c5a" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R8c672851e6a34e85"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd33b73d82a724392"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R9def06fa657b4d65"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R58390e5c796d47fe"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R17fc06b2ed17490d"/>
-[...11 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Re1292fa2b4384e7b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R8755edf4140e4277"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R39a591e6d6ac4c5b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R94e79a1660bc4632"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rc90e8773533d4831"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R45f17b0ef01945cd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R62648a1f02a24cbd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R99f597becd644136"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rce074616a61f49ec"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rde2380e897184ac8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R3b39c562d53848ca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rc4278d434f6643c3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R239735ffb55548b7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R36e53a85af7b4588"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rde68cfe889e34a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8c672851e6a34e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9def06fa657b4d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R22e891de611f475b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R7a930e111ea54e86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R17fc06b2ed17490d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re667a324a87d44c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4d202211b7d24510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R23c58a283c5c4bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5b1bd81c7a094aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4c17031ee38244c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rca43bdb57a814035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb3ccc50040de4880" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R278911e8d6254461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re7b32af1d7174609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R0c63c553b0bb4818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R27f614066c694cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re1292fa2b4384e7b" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R540edb631e0d4a4b" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R2944b878a0eb46bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd33b73d82a724392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R58390e5c796d47fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R03d98713d4ef4b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R6b793df3ff214c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8755edf4140e4277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R39a591e6d6ac4c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R94e79a1660bc4632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc90e8773533d4831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R45f17b0ef01945cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R62648a1f02a24cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R99f597becd644136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rce074616a61f49ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rde2380e897184ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R3b39c562d53848ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc4278d434f6643c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R239735ffb55548b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R36e53a85af7b4588" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R54d4ff5fccbd453c" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -325,87 +325,87 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R16c219d3be954720" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1d900d2f139649fd" /></Relationships>
-[...35 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R78db5aa03b1c481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0aeb9f733c3c4c97" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd67217d35f1749e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd34fd7d01f194460" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf655528edc61422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R19fbaef9fac44da3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rfee68d26e93e4d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R85c5686ab54b430c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R8f4d00d436174265" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R26b37846f9ac44ca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R6f8de583d7204bfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0e90f5c7feff4e51" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R216a9a481c934832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra84ada8c26154792" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf9e7ea3420624dbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R22a41fe93a36410d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rae2d153df6e2465c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8ac76e65fb8a44d1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5a9b55df9e3e460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb9f8f344fe3e43ba" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R70a20d51fafa4bc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra4dedae2f14146ee" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2c9fd7aeb2464716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb3eaafbe26ac4294" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd2486ebea13e4834" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf0cf4a51256946a3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R43657e459ff44281" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc5782acb05b54b9e" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1599,100 +1599,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R64aeb6b97a3748a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R72304fafe5a34cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rb8e8a82640af4bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R5ec195dd366445bc" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R84fd88aeaa1f4954" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rca7aa59f306e4da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R88485c13cf874eec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R65f18c913e724a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R48590074d988471e" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb550319498894cf2" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R72304fafe5a34cf7"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R88485c13cf874eec"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb8e8a82640af4bc9"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R65f18c913e724a55"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2718,116 +2718,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R5ec195dd366445bc"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R48590074d988471e"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R8f9b2c1fac454afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R79d09c15257741bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3bf41da1a43348d5" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ra0b4d777803742de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb6ebabdd3bec4855" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4e4a5863ef47444a" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R79d09c15257741bf"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R3bf41da1a43348d5"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rb6ebabdd3bec4855"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R4e4a5863ef47444a"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2891,87 +2891,87 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4fef04c3dbe4449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R779a062ae4f04b38" /></Relationships>
-[...35 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0b9f6be0ace8408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R25dacb72a40c437d" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re71e80bae3574be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R6f39342f361f4324" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R37a20a544f114e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Ra63a5452b1d844a9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc869c49e354a4582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rb1bc1d1cbcd64226" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rda1318139f094bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R49869fb6a85a4390" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7e006819433e487d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R5fee2881121d4405" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf7581092d4004a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rbd0b1655261f4111" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R23551820884f4ce4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rd2b24b2e3491423e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7c4a3bc230504b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rdc0bee0847474850" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc643f3f65a3e4b23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R5907e032497c492b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9d92ffac2d1f42e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R12e80cb107294b14" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7e872138e9e544b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R5e727064bd044e02" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc657dd6a325e40fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R381bd67f56a14d90" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a93e667b7e74460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R9171b7fb2bcd4134" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2989,65 +2989,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第26章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 26 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3065,183 +3069,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 26:9  |  Psalms 26:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不要把我的靈魂和罪人一同除掉； 不要把我的性命和流人血的一同除掉。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Gather not my soul with sinners, nor my life with bloody men:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3257,183 +3223,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 26:10  |  Psalms 26:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們的手中有奸惡， 右手滿有賄賂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In whose hands is mischief, and their right hand is full of bribes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3449,183 +3377,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 26:11  |  Psalms 26:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>至於我，卻要行事純全； 求你救贖我，憐恤我！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But as for me, I will walk in mine integrity: redeem me, and be merciful unto me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3641,183 +3531,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 26:12  |  Psalms 26:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的腳站在平坦地方； 在眾會中我要稱頌耶和華！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My foot standeth in an even place: in the congregations will I bless the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3833,183 +3685,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 26:1  |  Psalms 26:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的詩。 耶和華啊，求你為我伸冤， 因我向來行事純全； 我又倚靠耶和華，並不搖動。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Psalm of David. Judge me, O LORD; for I have walked in mine integrity: I have trusted also in the LORD; therefore I shall not slide.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4025,183 +3839,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 26:2  |  Psalms 26:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，求你察看我，試驗我， 熬煉我的肺腑心腸。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Examine me, O LORD, and prove me; try my reins and my heart.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4217,183 +3993,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 26:3  |  Psalms 26:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為你的慈愛常在我眼前， 我也按你的真理而行。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thy lovingkindness is before mine eyes: and I have walked in thy truth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4409,183 +4147,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 26:4  |  Psalms 26:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我沒有和虛謊人同坐， 也不與瞞哄人的同群。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have not sat with vain persons, neither will I go in with dissemblers.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4601,183 +4301,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 26:5  |  Psalms 26:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我恨惡惡人的會， 必不與惡人同坐。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have hated the congregation of evil doers; and will not sit with the wicked.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4793,183 +4455,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 26:6  |  Psalms 26:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，我要洗手表明無辜， 才環繞你的祭壇；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will wash mine hands in innocency: so will I compass thine altar, O LORD:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4985,183 +4609,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 26:7  |  Psalms 26:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我好發稱謝的聲音， 也要述說你一切奇妙的作為。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That I may publish with the voice of thanksgiving, and tell of all thy wondrous works.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5177,183 +4763,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 26:8  |  Psalms 26:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，我喜愛你所住的殿 和你顯榮耀的居所。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>LORD, I have loved the habitation of thy house, and the place where thine honour dwelleth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>