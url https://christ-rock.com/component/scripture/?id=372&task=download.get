--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -15,101 +15,101 @@
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/notesMasters/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R84236ce76c0a4ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rbde90a9606a042f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R0e78d9a4bc494ea7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2cc2f6f152c143bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rbcfa0dfc9e144eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R3756e6ccdde44d43" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Re73666722bc84a57"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R405438acbf104690"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R99fd2c8ae7ac4dfd"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R662edcb1b9054d4f"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Ra4a7fc61be68432e"/>
-[...7 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R6849c57954264422"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R9da509ac67e14197"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rb5716298e39f4511"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R6ab4d4034392446f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R52f6061d0ab04e95"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R4a17f2ce5f29491f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R582941befdf04075"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R8125a5e009c5483a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R6507e47386fa4a98"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R9ec4f4caf6f24d5e"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R2b583f97e6f948c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re73666722bc84a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R99fd2c8ae7ac4dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R56b5903440874155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R9b9ef441737e4c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra4a7fc61be68432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R550cf38736d341d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6ab6653a62824564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4529ff3a1dad40df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R70a1c222f7b641a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7569de2b80784ed0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R999c9793ca2f4a84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R7647ea16d30b460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6849c57954264422" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Re52d60ccbb944337" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rd12e636536b346cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R405438acbf104690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R662edcb1b9054d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R53c78ff547b645a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R004b652f19124048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9da509ac67e14197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb5716298e39f4511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6ab4d4034392446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R52f6061d0ab04e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4a17f2ce5f29491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R582941befdf04075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8125a5e009c5483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6507e47386fa4a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9ec4f4caf6f24d5e" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Ra9e62e6aeaaf4bb4" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -313,75 +313,75 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re0293e5efdc74647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8baabd4c43304631" /></Relationships>
-[...23 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Refad0b6b7b9043ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R19afd3f903f3426f" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb4ac837bb2c24451" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rce59680e36974e84" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R62c10460c19c4a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9b117690bdeb4027" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2f09374346c74a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc5b58b3aff474911" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9be5fde502f34925" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra42620a7f54b451f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R76020b3156ab4467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re8c326c31a7746fb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rea6dd43f92154a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb4ab6c317f0c443a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rcf70c78c3101426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R48654cd5ecd34524" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R568e41cdaab1438f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbd0c1bcfd6f143fc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra29d64a1d46943b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R921171671e2849e0" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1195,100 +1195,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0df1968bf9c24e54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R0771abb385b0492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Ra4a896ca0a6d4451" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R17854c13f97643f6" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra2b0a6d645ca4afb" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf1c2bea48cd64e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R6a6e3b3cd17c4290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R5a049145f6894561" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Re3251fd3075747c1" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd622100495f14609" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0771abb385b0492f"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6a6e3b3cd17c4290"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra4a896ca0a6d4451"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5a049145f6894561"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2314,116 +2314,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R17854c13f97643f6"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Re3251fd3075747c1"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R80745f9ad4724b5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R87730ed71ccf436a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R28888669be444ced" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rd13353d6751946e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R06aa6c5cba434c3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbb555365aa994da9" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R87730ed71ccf436a"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R28888669be444ced"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R06aa6c5cba434c3c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rbb555365aa994da9"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2487,75 +2487,75 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcd3c7c2ae9764ef5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R4f208ee73d964dac" /></Relationships>
-[...23 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rba5dfe97fdd54fd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rfa9d895c94974337" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re2bd5c6c98124581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rf20d794adce74843" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rab46b25e569245de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R3445aa9225ec40ff" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R78fae3fb3fcb4cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Re287c80d21aa4446" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf393f390f9334a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rc2e3ac43111a4ce6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R02da7216c358458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R9a69789800264b1d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcadbc96028744260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R5732b820aa65407d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6ac1d79b41e549fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rf37b0ea4e791481b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb199c5142a564519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R1e4a586957f54edf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R14240f49d50b40e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R4f4475f9866e42ec" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2573,65 +2573,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第101章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 101 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2649,183 +2653,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 101:1  |  Psalms 101:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的詩。 我要歌唱慈愛和公平； 耶和華啊，我要向你歌頌！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Psalm of David. I will sing of mercy and judgment: unto thee, O LORD, will I sing.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2841,183 +2807,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 101:2  |  Psalms 101:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要用智慧行完全的道。 你幾時到我這裏來呢？ 我要存完全的心行在我家中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will behave myself wisely in a perfect way. O when wilt thou come unto me? I will walk within my house with a perfect heart.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3033,183 +2961,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 101:3  |  Psalms 101:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>邪僻的事，我都不擺在我眼前； 悖逆人所做的事，我甚恨惡， 不容沾在我身上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will set no wicked thing before mine eyes: I hate the work of them that turn aside; it shall not cleave to me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3225,183 +3115,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 101:4  |  Psalms 101:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彎曲的心思，我必遠離； 一切的惡人，我不認識。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A froward heart shall depart from me: I will not know a wicked person.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3417,183 +3269,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 101:5  |  Psalms 101:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在暗中讒謗他鄰居的，我必將他滅絕； 眼目高傲、心裏驕縱的，我必不容他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whoso privily slandereth his neighbour, him will I cut off: him that hath an high look and a proud heart will not I suffer.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3609,183 +3423,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 101:6  |  Psalms 101:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我眼要看國中的誠實人，叫他們與我同住； 行為完全的，他要伺候我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Mine eyes shall be upon the faithful of the land, that they may dwell with me: he that walketh in a perfect way, he shall serve me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3801,183 +3577,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 101:7  |  Psalms 101:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>行詭詐的，必不得住在我家裏； 說謊話的，必不得立在我眼前。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that worketh deceit shall not dwell within my house: he that telleth lies shall not tarry in my sight.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3993,183 +3731,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 101:8  |  Psalms 101:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我每日早晨要滅絕國中所有的惡人， 好把一切作孽的從耶和華的城裏剪除。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will early destroy all the wicked of the land; that I may cut off all wicked doers from the city of the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>